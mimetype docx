--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -361,947 +361,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics signatures of plant protein intake: effects of amino acids and compounds associated with plant protein on cardiometabolic health</w:t>
+                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000908⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (32), pp.11185-11210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187087v1</w:t>
+                <w:t xml:space="preserve">hal-03895796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thrombin generation in real life bleeding patients on oral anticoagulants reversed (or not) with (activated) prothrombin complex concentrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+                <w:t xml:space="preserve">Dorian Teissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">Farès Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">Amélie Denaives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raiko Blondonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 223, pp.184-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2023.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03895796v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombin generation in real life bleeding patients on oral anticoagulants reversed (or not) with (activated) prothrombin complex concentrate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomics signatures of plant protein intake: effects of amino acids and compounds associated with plant protein on cardiometabolic health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Denaives</w:t>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lebecque</w:t>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raiko Blondonnet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 223, pp.184-193. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.189-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2023.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998405v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary modulation of large extracellular vesicles: the good and the bad for human health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Meta-Analysis of the Impact of Nutritional Supplementation on Osteoarthritis Symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Soubrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Peirs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nutrit/nuab106⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.1607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14081607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531018v1</w:t>
+                <w:t xml:space="preserve">hal-03736597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-Analysis of the Impact of Nutritional Supplementation on Osteoarthritis Symptoms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dietary modulation of large extracellular vesicles: the good and the bad for human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Boirie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Carmen Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (8), pp.1607. </w:t>
+              <w:t xml:space="preserve">Nutrition Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80 (5), pp.1274-1293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu14081607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nutrit/nuab106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736597v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the role of orange juice, HESPERidin in vascular HEALTH benefits (HESPER-HEALTH study): protocol for a randomised controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Determinants of the Cardiometabolic Improvements of Dietary Flavanols Identified by an Integrative Analysis of Nutrigenomic Data From a Systematic Review of Animal Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+                <w:t xml:space="preserve">Tatjana Ruskovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Macian</w:t>
+                <w:t xml:space="preserve">Vladimir Ajdzanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Jaroslav Havlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Evrard</w:t>
+                <w:t xml:space="preserve">David Vauzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (11), pp.e053321. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (16), pp.2100227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-053321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202100227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462748v1</w:t>
+                <w:t xml:space="preserve">hal-03246237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Determinants of the Cardiometabolic Improvements of Dietary Flavanols Identified by an Integrative Analysis of Nutrigenomic Data From a Systematic Review of Animal Studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the role of orange juice, HESPERidin in vascular HEALTH benefits (HESPER-HEALTH study): protocol for a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana Ruskovska</w:t>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Ajdzanovic</w:t>
+                <w:t xml:space="preserve">Nicolas Macian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslav Havlik</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vauzour</w:t>
+                <w:t xml:space="preserve">Rémy Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65 (16), pp.2100227. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.e053321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202100227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-053321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246237v1</w:t>
+                <w:t xml:space="preserve">hal-03462748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the apple matrix on the postprandial bioavailability of flavan-3-ols and nutrigenomic response of apple polyphenols in minipigs challenged with a high fat meal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1443,51 +1443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 124, pp.364-379. </w:t>
@@ -1525,51 +1525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems biology network analysis of nutri(epi)genomic changes in endothelial cells exposed to epicatechin metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Vanden Berghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1659,51 +1659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curcumin modulates endothelial permeability and monocyte transendothelial migration by affecting endothelial cell dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1787,312 +1787,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthocyanins and their gut metabolites reduce the adhesion of monocyte to TNFα-activated endothelial cells at physiologically relevant concentrations</w:t>
+                <w:t xml:space="preserve">An update on the role of nutrigenomic modulations in mediating the cardiovascular protective effect of fruit polyphenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irèna Krga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2016.02.006⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (9), pp.3656-3676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6FO00596A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509035v1</w:t>
+                <w:t xml:space="preserve">hal-01578228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update on the role of nutrigenomic modulations in mediating the cardiovascular protective effect of fruit polyphenols</w:t>
+                <w:t xml:space="preserve">Anthocyanins and their gut metabolites reduce the adhesion of monocyte to TNFα-activated endothelial cells at physiologically relevant concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irèna Krga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Konic-Ristic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Glibetic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (9), pp.3656-3676. </w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 599 (Special Issue: Polyphenols and Health), pp.51-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6FO00596A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01578228v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deficiency of G-protein coupled receptor 40, a lipid-activated receptor, heightens &amp;lt;em&amp;gt;in vitro-&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo-&amp;lt;/em&amp;gt;induced murine osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2191,51 +2191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutraceuticals in joint health: animal models as instrumental tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,51 +2312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pH in the Microenvironment of Human Mesenchymal Stem Cells Is a Critical Factor for Optimal Osteogenesis in Tissue-Engineered Constructs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2498,51 +2498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Oudina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEM CELLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (3), pp.526-535. </w:t>
@@ -2606,51 +2606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cambon-Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2714,51 +2714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormone receptor β mediates thyroid hormone effects on bone remodeling and bone mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3579,354 +3579,354 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Webinaire de formation aux &amp;quot;Savanturiers de l'alimentation durable&amp;quot; à destination des enseignants</w:t>
+                <w:t xml:space="preserve">Le kit alimentation durable. Livret d'utilisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Assogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bocquého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eymond-Laritaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristoteles Camillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le kit alimentation durable. Livret d'utilisation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224494v1</w:t>
+                <w:t xml:space="preserve">hal-05224567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webinaire de lancement de la thématique &amp;quot;Savanturiers de l'alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bocquého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Bocquého</w:t>
+                <w:t xml:space="preserve">Bénédicte Assogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Assogna</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aristoteles Camillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le kit alimentation durable. Livret d'utilisation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Webinaire de formation aux &amp;quot;Savanturiers de l'alimentation durable&amp;quot; à destination des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bocquého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Assogna</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aristoteles Camillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Eymond-Laritaz</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-05224567v1</w:t>
+                <w:t xml:space="preserve">hal-05224494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4002,51 +4002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0112BFCD"/>
+    <w:nsid w:val="403903C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4233,51 +4233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-emmanuel-monfoulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9836-0255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137776365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6508-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ozturk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles &#193;vila-G&#225;lvez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vallejo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bred" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13050562" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Teissandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Denaives" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebecque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiko Blondonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2023.01.022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mart&#237;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuab106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peirs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14081607" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Evrard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053321" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Ruskovska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ajdzanovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Havlik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vauzour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100227" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Istas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo00346h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Krga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tamaian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.06.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanden Berghe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Claude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette van de Sandt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33959-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber Chamoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.07.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;na Krga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Konic-Ristic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Glibetic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2016.02.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00596A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630757v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1535370214565078" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa M&#233;vel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2014.06.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01629762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vandamme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourguignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2013.0500" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02368474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deschepper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manassero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Oudina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1299" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cambon-Binder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2011.0690" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rabier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dacquin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Anginot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Photsavang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.432" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monfoulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Aubin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rittling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.09.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBLKGBK7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007942" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pothuaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.06.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5WJLXTD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-009-9314-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VQJ4DS1M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Abadjieva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kistanova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stoyanova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#316;ina Teli&#353;eva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#316;ena Krasi&#316;&#326;ikova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224494v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristoteles Camillo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Assogna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224567v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eymond-Laritaz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-emmanuel-monfoulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9836-0255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137776365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6508-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ozturk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles &#193;vila-G&#225;lvez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vallejo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bred" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13050562" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Teissandier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Denaives" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebecque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiko Blondonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2023.01.022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736597v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peirs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14081607" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mart&#237;nez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuab106" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Ruskovska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ajdzanovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Havlik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vauzour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Evrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053321" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Istas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo00346h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Krga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tamaian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.06.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanden Berghe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Claude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette van de Sandt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33959-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber Chamoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.07.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;na Krga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00596A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509035v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Konic-Ristic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Glibetic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2016.02.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630757v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1535370214565078" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa M&#233;vel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2014.06.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01629762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vandamme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourguignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2013.0500" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02368474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deschepper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manassero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Oudina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1299" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cambon-Binder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2011.0690" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rabier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dacquin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Anginot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Photsavang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.432" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monfoulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Aubin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rittling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.09.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBLKGBK7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007942" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pothuaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.06.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5WJLXTD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-009-9314-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VQJ4DS1M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Abadjieva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kistanova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stoyanova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#316;ina Teli&#353;eva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#316;ena Krasi&#316;&#326;ikova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Assogna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eymond-Laritaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristoteles Camillo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224494v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>