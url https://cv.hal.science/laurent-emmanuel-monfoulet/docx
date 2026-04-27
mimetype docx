--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -3700,233 +3700,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Webinaire de lancement de la thématique &amp;quot;Savanturiers de l'alimentation durable</w:t>
+                <w:t xml:space="preserve">Webinaire de formation aux &amp;quot;Savanturiers de l'alimentation durable&amp;quot; à destination des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bocquého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristoteles Camillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240511v1</w:t>
+                <w:t xml:space="preserve">hal-05224494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Webinaire de formation aux &amp;quot;Savanturiers de l'alimentation durable&amp;quot; à destination des enseignants</w:t>
+                <w:t xml:space="preserve">Webinaire de lancement de la thématique &amp;quot;Savanturiers de l'alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bocquého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Assogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristoteles Camillo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224494v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4002,51 +4002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="403903C1"/>
+    <w:nsid w:val="1F9D0142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4233,51 +4233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-emmanuel-monfoulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9836-0255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137776365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6508-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ozturk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles &#193;vila-G&#225;lvez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vallejo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bred" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13050562" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Teissandier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Denaives" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebecque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiko Blondonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2023.01.022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736597v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peirs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14081607" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mart&#237;nez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuab106" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Ruskovska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ajdzanovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Havlik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vauzour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Evrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053321" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Istas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo00346h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Krga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tamaian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.06.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanden Berghe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Claude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette van de Sandt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33959-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber Chamoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.07.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;na Krga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00596A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509035v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Konic-Ristic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Glibetic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2016.02.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630757v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1535370214565078" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa M&#233;vel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2014.06.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01629762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vandamme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourguignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2013.0500" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02368474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deschepper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manassero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Oudina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1299" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cambon-Binder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2011.0690" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rabier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dacquin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Anginot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Photsavang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.432" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monfoulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Aubin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rittling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.09.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBLKGBK7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007942" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pothuaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.06.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5WJLXTD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-009-9314-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VQJ4DS1M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Abadjieva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kistanova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stoyanova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#316;ina Teli&#353;eva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#316;ena Krasi&#316;&#326;ikova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Assogna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eymond-Laritaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristoteles Camillo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224494v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-emmanuel-monfoulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9836-0255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137776365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6508-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ozturk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles &#193;vila-G&#225;lvez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vallejo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bred" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13050562" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Teissandier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Denaives" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebecque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiko Blondonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2023.01.022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736597v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peirs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14081607" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mart&#237;nez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuab106" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Ruskovska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ajdzanovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Havlik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vauzour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Evrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053321" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Istas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo00346h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Krga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tamaian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.06.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanden Berghe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Claude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette van de Sandt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33959-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber Chamoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.07.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;na Krga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00596A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509035v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Konic-Ristic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Glibetic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2016.02.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630757v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1535370214565078" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa M&#233;vel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2014.06.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01629762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vandamme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourguignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2013.0500" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02368474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deschepper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manassero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Oudina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1299" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cambon-Binder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2011.0690" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rabier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dacquin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Anginot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Photsavang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.432" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monfoulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Aubin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rittling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.09.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBLKGBK7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007942" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pothuaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.06.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5WJLXTD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-009-9314-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VQJ4DS1M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Abadjieva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kistanova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stoyanova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#316;ina Teli&#353;eva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#316;ena Krasi&#316;&#326;ikova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Assogna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eymond-Laritaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristoteles Camillo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>