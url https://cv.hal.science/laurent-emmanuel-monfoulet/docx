--- v2 (2026-04-27)
+++ v3 (2026-05-23)
@@ -361,947 +361,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
+                <w:t xml:space="preserve">Metabolomics signatures of plant protein intake: effects of amino acids and compounds associated with plant protein on cardiometabolic health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Comte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895796v1</w:t>
+                <w:t xml:space="preserve">hal-04187087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombin generation in real life bleeding patients on oral anticoagulants reversed (or not) with (activated) prothrombin complex concentrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Teissandier</w:t>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farès Moustafa</w:t>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Denaives</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raiko Blondonnet</w:t>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2023.01.022⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (32), pp.11185-11210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03998405v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics signatures of plant protein intake: effects of amino acids and compounds associated with plant protein on cardiometabolic health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thrombin generation in real life bleeding patients on oral anticoagulants reversed (or not) with (activated) prothrombin complex concentrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Teissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gueugneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Amélie Denaives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+                <w:t xml:space="preserve">Benjamin Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raiko Blondonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (2), pp.189-194. </w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 223, pp.184-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2023.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187087v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-Analysis of the Impact of Nutritional Supplementation on Osteoarthritis Symptoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary modulation of large extracellular vesicles: the good and the bad for human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Mathieu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Carmen Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14081607⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80 (5), pp.1274-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nutrit/nuab106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736597v1</w:t>
+                <w:t xml:space="preserve">hal-03531018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary modulation of large extracellular vesicles: the good and the bad for human health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A Meta-Analysis of the Impact of Nutritional Supplementation on Osteoarthritis Symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Soubrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Peirs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carmen Martínez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 80 (5), pp.1274-1293. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.1607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nutrit/nuab106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14081607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531018v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Determinants of the Cardiometabolic Improvements of Dietary Flavanols Identified by an Integrative Analysis of Nutrigenomic Data From a Systematic Review of Animal Studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the role of orange juice, HESPERidin in vascular HEALTH benefits (HESPER-HEALTH study): protocol for a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana Ruskovska</w:t>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Ajdzanovic</w:t>
+                <w:t xml:space="preserve">Nicolas Macian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslav Havlik</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vauzour</w:t>
+                <w:t xml:space="preserve">Rémy Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65 (16), pp.2100227. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.e053321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202100227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-053321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246237v1</w:t>
+                <w:t xml:space="preserve">hal-03462748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the role of orange juice, HESPERidin in vascular HEALTH benefits (HESPER-HEALTH study): protocol for a randomised controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Determinants of the Cardiometabolic Improvements of Dietary Flavanols Identified by an Integrative Analysis of Nutrigenomic Data From a Systematic Review of Animal Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+                <w:t xml:space="preserve">Tatjana Ruskovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Macian</w:t>
+                <w:t xml:space="preserve">Vladimir Ajdzanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Jaroslav Havlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Evrard</w:t>
+                <w:t xml:space="preserve">David Vauzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (11), pp.e053321. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (16), pp.2100227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-053321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202100227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462748v1</w:t>
+                <w:t xml:space="preserve">hal-03246237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the apple matrix on the postprandial bioavailability of flavan-3-ols and nutrigenomic response of apple polyphenols in minipigs challenged with a high fat meal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1443,51 +1443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 124, pp.364-379. </w:t>
@@ -1525,51 +1525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems biology network analysis of nutri(epi)genomic changes in endothelial cells exposed to epicatechin metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Vanden Berghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1659,51 +1659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curcumin modulates endothelial permeability and monocyte transendothelial migration by affecting endothelial cell dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1787,312 +1787,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update on the role of nutrigenomic modulations in mediating the cardiovascular protective effect of fruit polyphenols</w:t>
+                <w:t xml:space="preserve">Anthocyanins and their gut metabolites reduce the adhesion of monocyte to TNFα-activated endothelial cells at physiologically relevant concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irèna Krga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Konic-Ristic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Glibetic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6FO00596A⟩</w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 599 (Special Issue: Polyphenols and Health), pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578228v1</w:t>
+                <w:t xml:space="preserve">hal-01509035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthocyanins and their gut metabolites reduce the adhesion of monocyte to TNFα-activated endothelial cells at physiologically relevant concentrations</w:t>
+                <w:t xml:space="preserve">An update on the role of nutrigenomic modulations in mediating the cardiovascular protective effect of fruit polyphenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irèna Krga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 599 (Special Issue: Polyphenols and Health), pp.51-59. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (9), pp.3656-3676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2016.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6FO00596A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01509035v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deficiency of G-protein coupled receptor 40, a lipid-activated receptor, heightens &amp;lt;em&amp;gt;in vitro-&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo-&amp;lt;/em&amp;gt;induced murine osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2191,51 +2191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutraceuticals in joint health: animal models as instrumental tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,51 +2312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pH in the Microenvironment of Human Mesenchymal Stem Cells Is a Critical Factor for Optimal Osteogenesis in Tissue-Engineered Constructs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2498,51 +2498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Oudina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEM CELLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (3), pp.526-535. </w:t>
@@ -2606,51 +2606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cambon-Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2714,51 +2714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormone receptor β mediates thyroid hormone effects on bone remodeling and bone mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3579,354 +3579,354 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le kit alimentation durable. Livret d'utilisation.</w:t>
+                <w:t xml:space="preserve">Webinaire de formation aux &amp;quot;Savanturiers de l'alimentation durable&amp;quot; à destination des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Assogna</w:t>
+                <w:t xml:space="preserve">Géraldine Bocquého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Bocquého</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aristoteles Camillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224567v1</w:t>
+                <w:t xml:space="preserve">hal-05224494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Webinaire de formation aux &amp;quot;Savanturiers de l'alimentation durable&amp;quot; à destination des enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Webinaire de lancement de la thématique &amp;quot;Savanturiers de l'alimentation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bocquého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Assogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Bocquého</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aristoteles Camillo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224494v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Webinaire de lancement de la thématique &amp;quot;Savanturiers de l'alimentation durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le kit alimentation durable. Livret d'utilisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Assogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bocquého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eymond-Laritaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Bocquého</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aristoteles Camillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le kit alimentation durable. Livret d'utilisation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240511v1</w:t>
+                <w:t xml:space="preserve">hal-05224567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4002,51 +4002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F9D0142"/>
+    <w:nsid w:val="4546073A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4233,51 +4233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-emmanuel-monfoulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9836-0255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137776365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6508-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ozturk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles &#193;vila-G&#225;lvez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vallejo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bred" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13050562" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Teissandier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Denaives" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebecque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiko Blondonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2023.01.022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736597v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peirs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14081607" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mart&#237;nez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuab106" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Ruskovska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ajdzanovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Havlik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vauzour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Evrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053321" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Istas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo00346h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Krga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tamaian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.06.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanden Berghe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Claude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette van de Sandt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33959-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber Chamoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.07.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;na Krga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00596A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509035v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Konic-Ristic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Glibetic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2016.02.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630757v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1535370214565078" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa M&#233;vel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2014.06.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01629762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vandamme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourguignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2013.0500" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02368474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deschepper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manassero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Oudina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1299" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cambon-Binder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2011.0690" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rabier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dacquin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Anginot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Photsavang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.432" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monfoulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Aubin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rittling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.09.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBLKGBK7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007942" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pothuaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.06.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5WJLXTD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-009-9314-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VQJ4DS1M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Abadjieva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kistanova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stoyanova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#316;ina Teli&#353;eva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#316;ena Krasi&#316;&#326;ikova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Assogna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eymond-Laritaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristoteles Camillo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-emmanuel-monfoulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9836-0255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137776365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6508-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ozturk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;ngeles &#193;vila-G&#225;lvez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vallejo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bred" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13050562" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Teissandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Denaives" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lebecque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiko Blondonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2023.01.022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mart&#237;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuab106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Peirs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14081607" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Evrard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053321" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Ruskovska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ajdzanovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Havlik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vauzour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100227" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Istas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo00346h" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Krga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tamaian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.06.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanden Berghe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Claude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette van de Sandt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33959-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber Chamoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.07.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;na Krga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Konic-Ristic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Glibetic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2016.02.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00596A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630757v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1535370214565078" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa M&#233;vel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2014.06.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01629762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vandamme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourguignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2013.0500" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02368474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Deschepper" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manassero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Oudina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1299" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cambon-Binder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.tea.2011.0690" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rabier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dacquin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Anginot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Photsavang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.432" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monfoulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Aubin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rittling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.09.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBLKGBK7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007942" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pothuaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Bareille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.06.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5WJLXTD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-009-9314-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VQJ4DS1M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Abadjieva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kistanova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Stoyanova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#316;ina Teli&#353;eva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#316;ena Krasi&#316;&#326;ikova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224494v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristoteles Camillo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Assogna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224567v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eymond-Laritaz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>