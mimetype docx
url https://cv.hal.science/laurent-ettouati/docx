--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -533,295 +533,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodinated polymer nanoparticles as contrast agent for spectral photon counting computed tomography</w:t>
+                <w:t xml:space="preserve">QSAR Model of Indeno[1,2-b]indole Derivatives and Identification of N-isopentyl-2-methyl-4,9-dioxo-4,9-Dihydronaphtho[2,3-b]furan-3-carboxamide as a Potent CK2 Inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Balegamire</w:t>
+                <w:t xml:space="preserve">Samer Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandamme</w:t>
+                <w:t xml:space="preserve">Christelle Marminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Aichele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chereul</w:t>
+                <w:t xml:space="preserve">Abdelhamid Nacereddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samira Azzouz Maache</w:t>
+                <w:t xml:space="preserve">Wael Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0BM01046D⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (1), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25010097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946431v1</w:t>
+                <w:t xml:space="preserve">hal-02424862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QSAR Model of Indeno[1,2-b]indole Derivatives and Identification of N-isopentyl-2-methyl-4,9-dioxo-4,9-Dihydronaphtho[2,3-b]furan-3-carboxamide as a Potent CK2 Inhibitor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iodinated polymer nanoparticles as contrast agent for spectral photon counting computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Balegamire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Haidar</w:t>
+                <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Marminon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dagmar Aichele</w:t>
+                <w:t xml:space="preserve">Emmanuel Chereul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Nacereddine</w:t>
+                <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Zeinyeh</w:t>
+                <w:t xml:space="preserve">Samira Azzouz Maache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (1), pp.97. </w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (20), pp.5715-5728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25010097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0BM01046D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424862v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of Tetrabenazine in Acid Medium: Reassessment and Impact on Formulation</w:t>
               </w:r>
@@ -2117,186 +2117,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient synthesis of anhydrides of 2-monosubstituted succinic acid monoesters and their application to the Dakin–West reaction: Isolation of some 5-succinyloxyoxazole intermediates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, biological activity and molecular modelling of the 53-54 ketomethylene analogue of HEL(52-61)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ettouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Richard Casimir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Biémont-Trescol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Carrupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Peptide Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5 (4), pp.221-229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709911v1</w:t>
+                <w:t xml:space="preserve">hal-01709968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un site de liaison peptidique accessoire avec effet allostérique sur la formation des complexes peptide–CMH-II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gerlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biémont-Trescol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ettouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2345,316 +2354,307 @@
                 <w:t xml:space="preserve">⟨10.1016/S0764-4469(97)89621-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, biological activity and molecular modelling of the 53-54 ketomethylene analogue of HEL(52-61)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular modeling of hen egg lysozyme HEL[52-61] peptide binding to I-Ak MHC class II molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ettouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biémont-Trescol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Carrupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10 (12), pp.1753 - 1764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/intimm/10.12.1753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709968v1</w:t>
+                <w:t xml:space="preserve">hal-01709242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular modeling of hen egg lysozyme HEL[52-61] peptide binding to I-Ak MHC class II molecule</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Raynaud</w:t>
+                <w:t xml:space="preserve">An efficient synthesis of anhydrides of 2-monosubstituted succinic acid monoesters and their application to the Dakin–West reaction: Isolation of some 5-succinyloxyoxazole intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Richard Casimir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ettouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Paris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Letters in Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5 (1), pp.13-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008847624738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/intimm/10.12.1753⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709242v1</w:t>
+                <w:t xml:space="preserve">hal-01709911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensation of Dimethyl-3-methylglutaconate with Aminoaldehydes: A Diastereoselective Synthesis of 5,6-Dihydro-(2 H )-pyran-2-ones</w:t>
               </w:r>
@@ -2783,77 +2783,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ettouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Biémont-Trescol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Walchshofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gerlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peptide Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 9 (5), pp.248-253</w:t>
@@ -2993,319 +2993,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaloids from the antarctic sponge Kirkpatrickia varialosa. Part 2: Variolin A and N(3′)-methyl tetrahydrovariolin B</w:t>
+                <w:t xml:space="preserve">Alkaloids from the antarctic sponge Kirkpatrickia varialosa. Part 1: Variolin B, A New Antitumor and Antiviral Compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golakoti Trimurtulu</w:t>
+                <w:t xml:space="preserve">Nigel Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ettouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.John Faulkner</w:t>
+                <w:t xml:space="preserve">Marc Litaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel B. Perry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ettouati</w:t>
+                <w:t xml:space="preserve">John W. Blunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Litaudon</w:t>
+                <w:t xml:space="preserve">Murray H.G. Munro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 50 (13), pp.3993 - 4000. </w:t>
+              <w:t xml:space="preserve">, 1994, 50 (13), pp.3987 - 3992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-4020(01)89674-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4020(01)89673-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649341v1</w:t>
+                <w:t xml:space="preserve">hal-01649321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaloids from the antarctic sponge Kirkpatrickia varialosa. Part 1: Variolin B, A New Antitumor and Antiviral Compound</w:t>
+                <w:t xml:space="preserve">Alkaloids from the antarctic sponge Kirkpatrickia varialosa. Part 2: Variolin A and N(3′)-methyl tetrahydrovariolin B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Perry</w:t>
+                <w:t xml:space="preserve">Golakoti Trimurtulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.John Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel B. Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ettouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Litaudon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Murray H.G. Munro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 50 (13), pp.3987 - 3992. </w:t>
+              <w:t xml:space="preserve">, 1994, 50 (13), pp.3993 - 4000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-4020(01)89673-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4020(01)89674-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649321v1</w:t>
+                <w:t xml:space="preserve">hal-01649341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision structurale de la taxine B, alcaloïde majoritaire des feuilles de l'If d'Europe, Taxus baccata</w:t>
               </w:r>
@@ -4095,77 +4095,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indeno[1,2-&lt;em&gt;b&lt;/em&gt;]indole scaffold in drug discovery: An effective template in kinase inhibitor medicinal chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Aichele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4350,90 +4350,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular basis of antigen recognition by T lymphocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gerlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ettouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biémont-Trescol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Walchshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4949,51 +4949,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9A2695A"/>
+    <w:nsid w:val="C0F5FB37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5180,51 +5180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-ettouati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2150-2734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074776444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-7994-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icbms.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icbms.fr/cossba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spec-ir.univ-lyon1.fr/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Birus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab El&#8208;awaad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Ballentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Alchab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Aichele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13346" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Azzouz Maache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM01046D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Haidar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marminon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Nacereddine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ettouati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics11010044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Braun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bertoletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Adamski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frotscher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouaziz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2016.1201480" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bollacke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph8020279" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Bourezg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacoudre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.12.032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQM3CHNL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLM7QSRP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koubeissi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terreux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Alam&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm100839w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Raad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.07.059" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Severi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02538302" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4GKBPCK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Paris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)01139-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709911v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Richard Casimir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008847624738" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SKJZJFD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709231v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bi&#233;mont-Trescol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabourdin-Combe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(97)89621-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVPBQXTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709968v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Carrupt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/10.12.1753" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piveteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1997-728" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Walchshofer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Turetta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(95)00869-E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649341v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golakoti Trimurtulu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.John Faulkner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel B. Perry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)89674-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKSGFX5G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Perry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Blunt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray H.G. Munro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)89673-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZT6BDM0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np50077a044" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DG43NHRV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ahond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poupat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Potier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)80721-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC1XM465-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Pailler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaudeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ricordel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647068v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Convert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624556v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab El-Awaad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11450" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ousset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2020-07433" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710182v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Million" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-1-A043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709175v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Pietro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709113v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149297v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-ettouati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2150-2734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074776444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-7994-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icbms.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icbms.fr/cossba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spec-ir.univ-lyon1.fr/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Birus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab El&#8208;awaad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Ballentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Alchab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Aichele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13346" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Haidar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marminon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Nacereddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Azzouz Maache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM01046D" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ettouati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics11010044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Braun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bertoletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Adamski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frotscher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouaziz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2016.1201480" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bollacke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph8020279" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Bourezg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacoudre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.12.032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQM3CHNL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLM7QSRP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koubeissi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terreux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Alam&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm100839w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Raad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.07.059" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Severi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02538302" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4GKBPCK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Paris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)01139-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Richard Casimir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raynaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bi&#233;mont-Trescol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Carrupt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709231v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabourdin-Combe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(97)89621-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVPBQXTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/10.12.1753" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709911v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008847624738" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SKJZJFD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piveteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1997-728" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Walchshofer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Turetta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(95)00869-E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Perry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Blunt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray H.G. Munro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)89673-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZT6BDM0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golakoti Trimurtulu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.John Faulkner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel B. Perry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)89674-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKSGFX5G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np50077a044" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DG43NHRV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ahond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poupat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Potier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)80721-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC1XM465-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Pailler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaudeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ricordel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647068v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Convert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624556v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab El-Awaad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11450" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ousset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2020-07433" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710182v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Million" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-1-A043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709175v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Pietro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709113v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149297v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>