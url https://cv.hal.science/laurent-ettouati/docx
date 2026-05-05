--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -2117,195 +2117,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, biological activity and molecular modelling of the 53-54 ketomethylene analogue of HEL(52-61)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient synthesis of anhydrides of 2-monosubstituted succinic acid monoesters and their application to the Dakin–West reaction: Isolation of some 5-succinyloxyoxazole intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Richard Casimir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ettouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Paris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Letters in Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5 (1), pp.13-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008847624738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709968v1</w:t>
+                <w:t xml:space="preserve">hal-01709911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un site de liaison peptidique accessoire avec effet allostérique sur la formation des complexes peptide–CMH-II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gerlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biémont-Trescol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ettouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2354,307 +2345,316 @@
                 <w:t xml:space="preserve">⟨10.1016/S0764-4469(97)89621-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular modeling of hen egg lysozyme HEL[52-61] peptide binding to I-Ak MHC class II molecule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, biological activity and molecular modelling of the 53-54 ketomethylene analogue of HEL(52-61)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ettouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Richard Casimir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Weber</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biémont-Trescol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Carrupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5 (4), pp.221-229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709242v1</w:t>
+                <w:t xml:space="preserve">hal-01709968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient synthesis of anhydrides of 2-monosubstituted succinic acid monoesters and their application to the Dakin–West reaction: Isolation of some 5-succinyloxyoxazole intermediates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Richard Casimir</w:t>
+                <w:t xml:space="preserve">Molecular modeling of hen egg lysozyme HEL[52-61] peptide binding to I-Ak MHC class II molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ettouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Biémont-Trescol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Carrupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Peptide Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1008847624738⟩</w:t>
+              <w:t xml:space="preserve">International Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10 (12), pp.1753 - 1764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/intimm/10.12.1753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709911v1</w:t>
+                <w:t xml:space="preserve">hal-01709242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensation of Dimethyl-3-methylglutaconate with Aminoaldehydes: A Diastereoselective Synthesis of 5,6-Dihydro-(2 H )-pyran-2-ones</w:t>
               </w:r>
@@ -2783,77 +2783,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ettouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biémont-Trescol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Walchshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gerlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peptide Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 9 (5), pp.248-253</w:t>
@@ -2993,319 +2993,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaloids from the antarctic sponge Kirkpatrickia varialosa. Part 1: Variolin B, A New Antitumor and Antiviral Compound</w:t>
+                <w:t xml:space="preserve">Alkaloids from the antarctic sponge Kirkpatrickia varialosa. Part 2: Variolin A and N(3′)-methyl tetrahydrovariolin B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Perry</w:t>
+                <w:t xml:space="preserve">Golakoti Trimurtulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.John Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel B. Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ettouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Litaudon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Murray H.G. Munro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 50 (13), pp.3987 - 3992. </w:t>
+              <w:t xml:space="preserve">, 1994, 50 (13), pp.3993 - 4000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-4020(01)89673-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4020(01)89674-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649321v1</w:t>
+                <w:t xml:space="preserve">hal-01649341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaloids from the antarctic sponge Kirkpatrickia varialosa. Part 2: Variolin A and N(3′)-methyl tetrahydrovariolin B</w:t>
+                <w:t xml:space="preserve">Alkaloids from the antarctic sponge Kirkpatrickia varialosa. Part 1: Variolin B, A New Antitumor and Antiviral Compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golakoti Trimurtulu</w:t>
+                <w:t xml:space="preserve">Nigel Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ettouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Litaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.John Faulkner</w:t>
+                <w:t xml:space="preserve">John W. Blunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel B. Perry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Litaudon</w:t>
+                <w:t xml:space="preserve">Murray H.G. Munro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 50 (13), pp.3993 - 4000. </w:t>
+              <w:t xml:space="preserve">, 1994, 50 (13), pp.3987 - 3992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-4020(01)89674-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4020(01)89673-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649341v1</w:t>
+                <w:t xml:space="preserve">hal-01649321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision structurale de la taxine B, alcaloïde majoritaire des feuilles de l'If d'Europe, Taxus baccata</w:t>
               </w:r>
@@ -4350,90 +4350,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular basis of antigen recognition by T lymphocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gerlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ettouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biémont-Trescol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Walchshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4949,51 +4949,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0F5FB37"/>
+    <w:nsid w:val="B5FC5AE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5180,51 +5180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-ettouati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2150-2734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074776444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-7994-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icbms.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icbms.fr/cossba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spec-ir.univ-lyon1.fr/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Birus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab El&#8208;awaad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Ballentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Alchab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Aichele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13346" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Haidar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marminon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Nacereddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Azzouz Maache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM01046D" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ettouati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics11010044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Braun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bertoletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Adamski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frotscher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouaziz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2016.1201480" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bollacke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph8020279" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Bourezg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacoudre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.12.032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQM3CHNL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLM7QSRP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koubeissi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terreux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Alam&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm100839w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Raad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.07.059" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Severi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02538302" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4GKBPCK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Paris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)01139-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Richard Casimir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raynaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bi&#233;mont-Trescol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Carrupt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709231v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabourdin-Combe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(97)89621-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVPBQXTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/10.12.1753" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709911v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008847624738" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SKJZJFD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piveteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1997-728" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Walchshofer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Turetta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(95)00869-E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Perry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Blunt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray H.G. Munro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)89673-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZT6BDM0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golakoti Trimurtulu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.John Faulkner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel B. Perry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)89674-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKSGFX5G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np50077a044" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DG43NHRV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ahond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poupat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Potier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)80721-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC1XM465-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Pailler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaudeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ricordel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647068v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Convert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624556v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab El-Awaad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11450" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ousset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2020-07433" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710182v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Million" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-1-A043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709175v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Pietro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709113v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149297v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-ettouati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2150-2734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074776444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-7994-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icbms.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icbms.fr/cossba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spec-ir.univ-lyon1.fr/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Birus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab El&#8208;awaad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Ballentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Alchab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Aichele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13346" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Haidar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marminon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Nacereddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Azzouz Maache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM01046D" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ettouati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics11010044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Braun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bertoletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Adamski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frotscher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouaziz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2016.1201480" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bollacke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph8020279" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Bourezg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacoudre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.12.032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQM3CHNL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLM7QSRP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koubeissi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terreux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Alam&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm100839w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Raad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.07.059" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Severi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02538302" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4GKBPCK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Paris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)01139-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709911v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Richard Casimir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008847624738" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SKJZJFD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709231v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bi&#233;mont-Trescol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabourdin-Combe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(97)89621-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVPBQXTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709968v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Carrupt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/10.12.1753" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piveteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1997-728" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Walchshofer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Turetta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(95)00869-E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649341v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golakoti Trimurtulu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.John Faulkner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel B. Perry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)89674-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKSGFX5G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Perry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Blunt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray H.G. Munro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)89673-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZT6BDM0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np50077a044" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DG43NHRV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ahond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poupat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Potier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)80721-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC1XM465-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Pailler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaudeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ricordel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647068v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Convert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624556v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab El-Awaad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11450" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ousset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2020-07433" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710182v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Million" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-1-A043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709175v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Pietro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709113v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149297v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>