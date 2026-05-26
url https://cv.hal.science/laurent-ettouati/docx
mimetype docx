--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -533,295 +533,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QSAR Model of Indeno[1,2-b]indole Derivatives and Identification of N-isopentyl-2-methyl-4,9-dioxo-4,9-Dihydronaphtho[2,3-b]furan-3-carboxamide as a Potent CK2 Inhibitor</w:t>
+                <w:t xml:space="preserve">Iodinated polymer nanoparticles as contrast agent for spectral photon counting computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Haidar</w:t>
+                <w:t xml:space="preserve">Joëlle Balegamire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Marminon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dagmar Aichele</w:t>
+                <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Nacereddine</w:t>
+                <w:t xml:space="preserve">Emmanuel Chereul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Zeinyeh</w:t>
+                <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Azzouz Maache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25010097⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (20), pp.5715-5728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0BM01046D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424862v1</w:t>
+                <w:t xml:space="preserve">hal-02946431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodinated polymer nanoparticles as contrast agent for spectral photon counting computed tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QSAR Model of Indeno[1,2-b]indole Derivatives and Identification of N-isopentyl-2-methyl-4,9-dioxo-4,9-Dihydronaphtho[2,3-b]furan-3-carboxamide as a Potent CK2 Inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandamme</w:t>
+                <w:t xml:space="preserve">Samer Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chereul</w:t>
+                <w:t xml:space="preserve">Christelle Marminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Aichele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
+                <w:t xml:space="preserve">Abdelhamid Nacereddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Azzouz Maache</w:t>
+                <w:t xml:space="preserve">Wael Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (20), pp.5715-5728. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (1), pp.97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0BM01046D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25010097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946431v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of Tetrabenazine in Acid Medium: Reassessment and Impact on Formulation</w:t>
               </w:r>
@@ -2233,376 +2233,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un site de liaison peptidique accessoire avec effet allostérique sur la formation des complexes peptide–CMH-II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, biological activity and molecular modelling of the 53-54 ketomethylene analogue of HEL(52-61)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ettouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Richard Casimir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Gerlier</w:t>
+                <w:t xml:space="preserve">Isabelle Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biémont-Trescol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Rabourdin-Combe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Alain Carrupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5 (4), pp.221-229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709231v1</w:t>
+                <w:t xml:space="preserve">hal-01709968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, biological activity and molecular modelling of the 53-54 ketomethylene analogue of HEL(52-61)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un site de liaison peptidique accessoire avec effet allostérique sur la formation des complexes peptide–CMH-II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gerlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Biémont-Trescol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ettouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rabourdin-Combe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 321 (1), pp.19 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(97)89621-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709968v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular modeling of hen egg lysozyme HEL[52-61] peptide binding to I-Ak MHC class II molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ettouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biémont-Trescol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Carrupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 10 (12), pp.1753 - 1764. </w:t>
@@ -2809,51 +2809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biémont-Trescol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Walchshofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gerlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peptide Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 9 (5), pp.248-253</w:t>
@@ -4095,77 +4095,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indeno[1,2-&lt;em&gt;b&lt;/em&gt;]indole scaffold in drug discovery: An effective template in kinase inhibitor medicinal chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Aichele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4350,51 +4350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular basis of antigen recognition by T lymphocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gerlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4949,51 +4949,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5FC5AE1"/>
+    <w:nsid w:val="CB08ED18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5180,51 +5180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-ettouati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2150-2734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074776444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-7994-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icbms.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icbms.fr/cossba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spec-ir.univ-lyon1.fr/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Birus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab El&#8208;awaad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Ballentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Alchab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Aichele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13346" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Haidar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marminon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Nacereddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Azzouz Maache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM01046D" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ettouati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics11010044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Braun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bertoletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Adamski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frotscher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouaziz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2016.1201480" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bollacke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph8020279" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Bourezg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacoudre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.12.032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQM3CHNL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLM7QSRP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koubeissi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terreux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Alam&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm100839w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Raad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.07.059" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Severi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02538302" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4GKBPCK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Paris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)01139-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709911v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Richard Casimir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008847624738" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SKJZJFD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709231v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bi&#233;mont-Trescol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabourdin-Combe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(97)89621-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVPBQXTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709968v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Carrupt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/10.12.1753" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piveteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1997-728" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Walchshofer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Turetta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(95)00869-E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649341v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golakoti Trimurtulu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.John Faulkner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel B. Perry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)89674-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKSGFX5G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Perry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Blunt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray H.G. Munro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)89673-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZT6BDM0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np50077a044" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DG43NHRV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ahond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poupat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Potier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)80721-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC1XM465-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Pailler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaudeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ricordel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647068v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Convert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624556v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab El-Awaad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11450" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ousset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2020-07433" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710182v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Million" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-1-A043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709175v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Pietro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709113v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149297v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-ettouati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2150-2734" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074776444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-7994-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icbms.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icbms.fr/cossba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spec-ir.univ-lyon1.fr/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Birus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab El&#8208;awaad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Ballentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Alchab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Aichele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13346" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Balegamire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chereul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Azzouz Maache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM01046D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Haidar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marminon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Nacereddine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ettouati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics11010044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Braun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bertoletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Adamski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frotscher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouaziz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2016.1201480" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bollacke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph8020279" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Bourezg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacoudre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.12.032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQM3CHNL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLM7QSRP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koubeissi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terreux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Alam&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm100839w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Raad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.07.059" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Severi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02538302" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4GKBPCK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Paris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)01139-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709911v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Richard Casimir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008847624738" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SKJZJFD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709968v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bi&#233;mont-Trescol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Carrupt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gerlier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rabourdin-Combe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(97)89621-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVPBQXTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/10.12.1753" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piveteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1997-728" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Walchshofer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Turetta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(95)00869-E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649341v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golakoti Trimurtulu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.John Faulkner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel B. Perry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)89674-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKSGFX5G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Perry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Blunt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray H.G. Munro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)89673-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZT6BDM0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np50077a044" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DG43NHRV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ahond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poupat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Potier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)80721-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC1XM465-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Pailler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaudeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ricordel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647068v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Convert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624556v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab El-Awaad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11450" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ousset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2020-07433" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710182v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Million" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-1-A043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709175v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Pietro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709113v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149297v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>