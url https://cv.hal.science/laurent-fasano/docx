--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -490,51 +490,51 @@
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, 31 (12), pp.1921-1945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddab362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -675,412 +675,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postsynaptic autism spectrum disorder genes and synaptic dysfunction</w:t>
+                <w:t xml:space="preserve">Disruption of NEUROD2 causes a neurodevelopmental syndrome with autistic features via cell-autonomous defects in forebrain glutamatergic neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Bonsi</w:t>
+                <w:t xml:space="preserve">Karen Runge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella de Jaco</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahra Lafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beurrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105564⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-021-01179-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819058v1</w:t>
+                <w:t xml:space="preserve">hal-03424186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camk2a-Cre and Tshz3 Expression in Mouse Striatal Cholinergic Interneurons: Implications for Autism Spectrum Disorder</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postsynaptic autism spectrum disorder genes and synaptic dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Messak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paola Bonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella de Jaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fasano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Gubellini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.683959⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388202v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of NEUROD2 causes a neurodevelopmental syndrome with autistic features via cell-autonomous defects in forebrain glutamatergic neurons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Runge</w:t>
+                <w:t xml:space="preserve">Camk2a-Cre and Tshz3 Expression in Mouse Striatal Cholinergic Interneurons: Implications for Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Caubit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Mathieu</w:t>
+                <w:t xml:space="preserve">Elise Arbeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bugeon</w:t>
+                <w:t xml:space="preserve">Dorian Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahra Lafi</w:t>
+                <w:t xml:space="preserve">Florence Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Beurrier</w:t>
+                <w:t xml:space="preserve">Imane Messak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-021-01179-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.683959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424186v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construct Validity and Cross Validity of a Test Battery Modeling Autism Spectrum Disorder (ASD) in Mice</w:t>
               </w:r>
@@ -1200,51 +1200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postnatal Tshz3 Deletion Drives Altered Corticostriatal Function and Autism Spectrum Disorder–like Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Caubit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1706,289 +1706,289 @@
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfp453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507483v1</w:t>
+                <w:t xml:space="preserve">hal-00555129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of TSHZ2 and TSHZ3 genes in congenital pelvi-ureteric junction obstruction</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ureter myogenesis: putting Teashirt into context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lye C. M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fasano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Woolf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfp453⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (1), pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2008111206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555129v1</w:t>
+                <w:t xml:space="preserve">hal-00567172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ureter myogenesis: putting Teashirt into context.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of TSHZ2 and TSHZ3 genes in congenital pelvi-ureteric junction obstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Caubit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dimovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Matevska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lye C. M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), pp.54-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfp453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2008111206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00567172v1</w:t>
+                <w:t xml:space="preserve">hal-00507483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teashirt 3 is necessary for ureteral smooth muscle differentiation downstream of SHH and BMP4</w:t>
               </w:r>
@@ -4089,103 +4089,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of the transcription factor NEUROD2 causes an autism syndrome via cell-autonomous defects in cortical projection neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Runge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahra Lafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Beurrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4437,51 +4437,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFC64521"/>
+    <w:nsid w:val="336702E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4668,51 +4668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-fasano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373025v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Efthymiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhideb Ghosh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Kodani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caubit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fasano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.09.14.673351" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Molitor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Graniou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Castets" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03208-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sanchez-Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Magalh&#227;es" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ranjzad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddab362" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gubellini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L. Roubertoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-01925-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819058v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Jaco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388202v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Arbeille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Chabbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Desprez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Messak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.683959" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Runge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bugeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Lafi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beurrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01179-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02440792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tordjman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristopharo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ghata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-019-09970-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Habermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2019.03.974" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Raum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Soleimanpour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dn Groff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Core" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fasano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db14-1443" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Denholm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Hu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.088989" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jenkins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Caubit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimovski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Matevska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lye C. M." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfp453" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Woolf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2008111206" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Lye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cor&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Long" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cor&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Metchat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boned" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Djabali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.05.038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCZ5V0P8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metchat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boned" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Taghli-Lamallem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malapert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manfroid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marletaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Parco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093476v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Papillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Perez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Parco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-005-0483-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117447v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laugier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerridge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310885v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310890v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angelats" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Therond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780489v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kerridge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-4773(99)00318-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662957v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Horn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Janody" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gompel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Serralbo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048084v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9021-4_18" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-fasano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373025v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Efthymiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhideb Ghosh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Kodani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caubit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fasano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.09.14.673351" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Molitor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Graniou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Castets" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03208-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sanchez-Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Magalh&#227;es" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ranjzad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddab362" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gubellini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L. Roubertoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-01925-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Runge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mathieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bugeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Lafi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beurrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01179-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819058v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Jaco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105564" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Arbeille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Chabbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Desprez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Messak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.683959" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02440792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tordjman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristopharo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ghata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-019-09970-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Habermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2019.03.974" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Raum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Soleimanpour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dn Groff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Core" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fasano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db14-1443" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Denholm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Hu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.088989" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jenkins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Caubit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimovski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Matevska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lye C. M." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfp453" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Woolf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2008111206" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Lye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cor&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Long" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cor&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Metchat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boned" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Djabali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.05.038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCZ5V0P8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metchat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boned" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Taghli-Lamallem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malapert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manfroid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marletaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Parco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093476v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Papillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Perez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Parco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-005-0483-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117447v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laugier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerridge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310885v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310890v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angelats" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Therond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780489v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kerridge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-4773(99)00318-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662957v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Horn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Janody" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gompel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Serralbo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048084v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9021-4_18" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>