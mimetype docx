--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -675,412 +675,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of NEUROD2 causes a neurodevelopmental syndrome with autistic features via cell-autonomous defects in forebrain glutamatergic neurons</w:t>
+                <w:t xml:space="preserve">Postsynaptic autism spectrum disorder genes and synaptic dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Runge</w:t>
+                <w:t xml:space="preserve">Paola Bonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Mathieu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonella de Jaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fasano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Gubellini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-021-01179-x⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424186v1</w:t>
+                <w:t xml:space="preserve">hal-03819058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postsynaptic autism spectrum disorder genes and synaptic dysfunction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Camk2a-Cre and Tshz3 Expression in Mouse Striatal Cholinergic Interneurons: Implications for Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Caubit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Arbeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Bonsi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imane Messak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105564⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.683959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819058v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camk2a-Cre and Tshz3 Expression in Mouse Striatal Cholinergic Interneurons: Implications for Autism Spectrum Disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Caubit</w:t>
+                <w:t xml:space="preserve">Disruption of NEUROD2 causes a neurodevelopmental syndrome with autistic features via cell-autonomous defects in forebrain glutamatergic neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Runge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Arbeille</w:t>
+                <w:t xml:space="preserve">Rémi Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Chabbert</w:t>
+                <w:t xml:space="preserve">Stéphane Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Desprez</w:t>
+                <w:t xml:space="preserve">Sahra Lafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Messak</w:t>
+                <w:t xml:space="preserve">Corinne Beurrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.683959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-021-01179-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388202v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construct Validity and Cross Validity of a Test Battery Modeling Autism Spectrum Disorder (ASD) in Mice</w:t>
               </w:r>
@@ -1200,51 +1200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postnatal Tshz3 Deletion Drives Altered Corticostriatal Function and Autism Spectrum Disorder–like Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Caubit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1706,51 +1706,51 @@
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfp453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555129v1</w:t>
+                <w:t xml:space="preserve">hal-00507483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ureter myogenesis: putting Teashirt into context.</w:t>
               </w:r>
@@ -1944,51 +1944,51 @@
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfp453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507483v1</w:t>
+                <w:t xml:space="preserve">hal-00555129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teashirt 3 is necessary for ureteral smooth muscle differentiation downstream of SHH and BMP4</w:t>
               </w:r>
@@ -4089,103 +4089,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of the transcription factor NEUROD2 causes an autism syndrome via cell-autonomous defects in cortical projection neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Runge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahra Lafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Beurrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4437,51 +4437,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="336702E2"/>
+    <w:nsid w:val="BEC9B610"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4668,51 +4668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-fasano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373025v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Efthymiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhideb Ghosh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Kodani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caubit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fasano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.09.14.673351" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Molitor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Graniou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Castets" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03208-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sanchez-Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Magalh&#227;es" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ranjzad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddab362" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gubellini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L. Roubertoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-01925-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Runge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mathieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bugeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Lafi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beurrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01179-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819058v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Jaco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105564" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Arbeille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Chabbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Desprez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Messak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.683959" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02440792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tordjman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristopharo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ghata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-019-09970-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Habermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2019.03.974" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Raum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Soleimanpour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dn Groff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Core" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fasano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db14-1443" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Denholm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Hu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.088989" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jenkins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Caubit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimovski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Matevska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lye C. M." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfp453" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Woolf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2008111206" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Lye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cor&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Long" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cor&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Metchat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boned" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Djabali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.05.038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCZ5V0P8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metchat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boned" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Taghli-Lamallem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malapert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manfroid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marletaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Parco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093476v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Papillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Perez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Parco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-005-0483-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117447v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laugier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerridge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310885v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310890v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angelats" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Therond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780489v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kerridge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-4773(99)00318-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662957v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Horn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Janody" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gompel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Serralbo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048084v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9021-4_18" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-fasano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373025v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Efthymiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhideb Ghosh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Kodani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caubit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fasano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.09.14.673351" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Molitor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Graniou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Castets" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03208-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sanchez-Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Magalh&#227;es" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ranjzad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddab362" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gubellini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L. Roubertoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-01925-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819058v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Jaco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388202v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Arbeille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Chabbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Desprez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Messak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.683959" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Runge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bugeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Lafi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beurrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01179-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02440792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tordjman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Di Cristopharo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ghata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-019-09970-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Habermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2019.03.974" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Raum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Soleimanpour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dn Groff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Core" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fasano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db14-1443" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Denholm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Hu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.088989" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jenkins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Caubit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimovski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Matevska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lye C. M." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfp453" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Woolf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2008111206" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Lye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cor&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Long" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cor&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Metchat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boned" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Djabali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.05.038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCZ5V0P8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metchat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boned" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Taghli-Lamallem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malapert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manfroid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marletaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Parco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093476v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Papillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Perez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Parco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-005-0483-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117447v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laugier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerridge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310885v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310890v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angelats" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Therond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780489v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kerridge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-4773(99)00318-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662957v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Horn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Janody" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gompel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Serralbo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048084v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9021-4_18" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>