--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -1108,319 +1108,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le village des historiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristina Gonçalves. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’archéologie du village en Ile de France (actes de la table ronde de Nanterre, janvier 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture de l’histoire du Mont-Cassin au XIIe siècle. Chroniques et documentation pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irene Barbiera; Francesco Borri; Annamaria Pazienza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Longobardi a Venezia. Scritti per Stefano Gasparri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.365-381, 2020, HAMA, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sources et données en histoire et en économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Feller; Agnès Gramain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’évident et l’invisible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.1-18, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker, comment et pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Lauwers; Laurent Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mises en réserve : production, accumulation et redistribution des céréales dans l’Occident médiéval et moderne, 40e Journées internationales d’Histoire de Flaran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971201v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02971295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédures de mise en archive et dispositifs de construction du sens : le travail de l’historien face aux séries documentaires</w:t>
               </w:r>
@@ -1594,550 +1594,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03038200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des terres et des liens : transactions foncières du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Claustre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transiger. Eléments d'une ethnographie des transactions médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.33-59, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’economia di transumanza durante il medioevo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marialuisa Bottazzi; Paolo Buffo; Caterina Ciccopiedi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le vie della comunicazione nel medioevo. Livelli, soggetti e spazi d’intervento neil cambiamenti sociali e politici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERM; École Française de Rome, pp.391-411, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abruzzes adriatiques. L’apport de la documentation écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrea Augenti; Paola Galetti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’incastellamento : storia e archeologia a 40 anni da Les structures di Pierre Toubert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CISAM, pp.405-412, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ideas of Money: Payment Methods in the Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rori Naismith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural History of Money in the Medieval Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, 2019, The Cultural Histories Series, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Normes et constructions statutaires à L’Aquila au XIVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Lett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les statuts communaux vus de l’intérieur dans les sociétés méditerranéennes de l’Occident (XIIe-XVe siècles) (4e rencontres du programme Statuts, écritures et pratiques sociales, Nïmes 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne; CERM, pp.59-80, 2019, Série « Statuts, écritures et pratiques sociales dans les sociétés de la Méditerranée occidentale à la fin du Moyen Âge (XIIe-XVe siècle) », III</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Anheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transiger. Eléments d'une ethnographie des transactions médiévales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Administrer par l’écrit au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.5-8, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.54462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...195 lines deleted...]
-              <w:t xml:space="preserve">Rori Naismith. </w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Money and its ideas: Payment Methods in the Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rory Naismith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural History of Money in the Medieval Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bloomsbury Academic, 2019, The Cultural Histories Series, 2</w:t>
-[...175 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury, pp.37-55, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2501,169 +2501,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les transactions dans la Vie de Géraud d’Aurillac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. Dierkens, N. Schroeder, A. Wilkin (éd.), Penser la paysannerie médiévale, un défi impossible ? Recueil d’études offertes à Jean-Pierre Devroey, Paris, Éditions de La Sorbonne, p. 69-82</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vito Loré; Geneviève Bührer-Thierry; Régine Le Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquérir, prélever, contrôler. Les ressources en compétition (400-1100)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.355-358, 2017, HAMA, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971164v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03873393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La richesse des moines. Économie morale et économie politique au haut Moyen Âge</w:t>
               </w:r>
@@ -3297,165 +3297,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">AUTOUR DU MEURTRE DE CHARLES LE BON : AMITIE, HAINE ET RESSENTIMENT DANS GALBERT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Splendor Reginae. Passions, genre et famillle. Mélanges en l'honneur de Régine Le Jan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 273-280, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01249141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Écrire l’histoire dans les monastères d’Italie centrale au XIIe siècle. Chroniques, cartulaires-chroniques et documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écriture de l’Histoire au Moyen Âge, (XIe-XVe siècle). Entre contraintes génériques et contraintes documentaires, E. Anheim, P. Chastang, F. Mora et A. Rochebouet (éd.), 2015, p. 189-206.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556381v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01249141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des famines d'aujourd'hui à celle d'hier »</w:t>
               </w:r>
@@ -3844,350 +3844,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02984177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Changements économiques et changements sociaux dans l’Europe occidentale du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Mahoma a Carlomagno. Los primerios tiempos, siglos VII-IX (39e sem. d’étude d’Estrella, juillet 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gobierno de Navarra, Departamento de Cultura, Turismo y Relaciones Institucionales, pp.435-456, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Denjean; Laurent Feller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertise et valeur des choses au Moyen Âge, I. Le besoin d'expertise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velzquez, pp.221-233, 2013, Collection de la Casa de Velazquez, 139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experts et expertises sur les chantiers cathédraux. L'exemple de Gérone au bas Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Denjean; Laurent Feller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expertise et Valeur des choses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velazquez, pp.131-137, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.24467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations villes/campagnes durant le haut Moyen Âge (VIe-XIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Daumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire de l'histoire économique aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.71-82, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986251v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">halshs-02986254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vocabulaire de la rémunération durant le haut Moyen Âge</w:t>
               </w:r>
@@ -5445,238 +5445,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les conditions de la circulation monétaire dans les régions périphériques du royaume d'Italie (Sabine et Abruzzes, IXe-XIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'argent au Moyen Âge Actes du 28e congrès de la SHMESP, Clermont-Ferrand, 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.61--75, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement des institutions féodales dans les Abruzzes et l'épiscopat de Raynulf de Chieti (1086-1105)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cavalieri alla conquista del Sud. Studi sull'Italia normanna in memoria di Léon-Robert Ménager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.194-215, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LE DEVELOPPEMENT DES INSTITUTIONS FEODALES DANS LES ABRUZZES ADRIATIQUES ET L'EPISCOPAT DE RAYNULF DE CHIETI (1087-1105)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin, J.-M. et Cuozzo, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cavalieri alla conquista del Sud. Studi sull'Italia normanna in memoria di L.T. Ménager</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laterza, pp.194-215, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195320v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03299589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire la terre en Italie centrale au haut Moyen Âge</w:t>
               </w:r>
@@ -5863,165 +5863,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paysages et cadres de vie dans les Abruzzes durant le haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La storia dell'Alto Medioevo italiano (VI-X sec.) alla luce dell'archeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217--230, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La population abruzzaise durant le haut Moyen Âge : les conditions de possibilité d'une croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demografia e società nell'Italia medievale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.327--349, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299591v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03299602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les patrimoines monastiques dans les Abruzzes (VIIIe-Xe siècle)</w:t>
               </w:r>
@@ -12484,51 +12484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297999v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250864v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243414v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888743v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12irq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162116v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.41790" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia D'Ercole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971301v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Margairaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gramain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefeuvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54462" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971164v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971171v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971236v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.12508" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531194v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984177v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Denjean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24467" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986254v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;aur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Judic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1055-vaticana-et-medievalia-tudes-en-lhonneur-de-louis-duval-arnould" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197593v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299604v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299592v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299591v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huertas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/3nq7-fb22" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243861v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250870v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.201.0025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971134v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556376v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364881v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005759v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405598v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403811v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04037201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04037198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878573v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/452" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888720v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12itk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036277v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito, Pere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carocci, Sandro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.41655" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971234v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971225v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Jeay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Milani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037322v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86179" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971220v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Alexandre-Bidon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi Combescure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986215v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errico Cuozzo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Orofino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556378v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24392" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kaplan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Jan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Devroey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136225v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005704v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Florence" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005701v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wickham Chris" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295865v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piponnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161033v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868551v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587316v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293904v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520871v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116922v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005970v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008909v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006567v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006404v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006350v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311054v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878505v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Grillo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Moglia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009156v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006532v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232615v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297999v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250864v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243414v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888743v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12irq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162116v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.41790" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia D'Ercole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971201v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971301v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Margairaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gramain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefeuvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971280v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54462" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971171v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971236v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.12508" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531194v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984177v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Denjean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24467" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;aur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Judic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1055-vaticana-et-medievalia-tudes-en-lhonneur-de-louis-duval-arnould" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197593v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299604v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299592v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299602v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huertas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/3nq7-fb22" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243861v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250870v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.201.0025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971134v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556376v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364881v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005759v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405598v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403811v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04037201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04037198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878573v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/452" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888720v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12itk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036277v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito, Pere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carocci, Sandro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.41655" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971234v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971225v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Jeay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Milani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037322v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86179" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971220v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Alexandre-Bidon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi Combescure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986215v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errico Cuozzo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Orofino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556378v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24392" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kaplan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Jan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Devroey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136225v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005704v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Florence" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005701v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wickham Chris" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295865v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piponnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161033v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868551v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587316v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293904v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520871v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116922v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005970v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008909v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006567v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006404v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006350v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311054v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878505v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Grillo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Moglia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009156v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006532v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232615v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>