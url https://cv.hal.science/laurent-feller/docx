--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -173,259 +173,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les produits de la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hautcoeur, Pierre-Cyrille; Virlouvet, Catherine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire économique et sociale. La France, de la préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passés/Composés, p. 347-370, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Systèmes agraires médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caliste, Lisa; Chandelier, Joël; Scherman, Matthieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges Catherine Verna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacer les objets et modifier les statuts des hommes et des femmes au Moyen Âge , (éd.), Paris,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuillemin, P.; Delzant, Jean-Baptiste; et alii. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’air de la ville rend libre. Mélanges en l’honneur d’Elisabeth Crouzet-Pavan,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 819-829, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250864v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05243414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Historiographies et questionnements</w:t>
               </w:r>
@@ -500,428 +500,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies de la pauvreté au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velazquez; École française de Rome, p. 1-18, 2023, Collection de la Casa de Velasquez, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.41790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Afterword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biasori, Lucio; Mazzini, Federico; Rabbiosi, Chiara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reimagining Mobilities across the Humanities. Vol 2: objects, people and texts.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, p. 85-92, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauvreté, consommation et culture matérielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bill, Alexandra; Borrut, Antoine; Dejugna, Yann; Rhône-Quer, Camille; Vanz, Jennifer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mers et rivages d'Islam. De l'Atlantique à la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de La Sorbonne, p. 419-436, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conserver pour consommer et échanger : la place du stockage des grains dans l’économie médiévale (XIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies de la pauvreté au Moyen Âge</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">M. Lauwers, L. Schneider (éd.), Mises en réserve. Production, accumulation et redistribution des céréales dans l’Occident médiéval et moderne, Toulouse, Presses Universitaires du Midi, p. 193-218</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furansu ni okeru keizaishi no kenkyu doko : rekishi jqjutsu no sokatsu to tenbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cecilia D'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rekishi to Keizai (The Journal of Political Economy and Economic History)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 255, LXIV-3 2022/4, pp. 39-51, 2022, ISSN 1347-9660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03874657v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03878554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre raison pratique et raison mémorielle. Note sur les écritures du commerce</w:t>
               </w:r>
@@ -1108,513 +1108,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Procédures de mise en archive et dispositifs de construction du sens : le travail de l’historien face aux séries documentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Margairaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Feller; Agnès Gramain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’évident et l’invisible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.191-208, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment passer de l’acte écrit au fait ? Une source produite collectivement du XIIIe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gramain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Feller; Agnès Gramain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'évident et l'invisible - Questions de méthodes en économie et en histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.37-52, 2020, Homme et Société, 979-10-351-0546-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.86224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03038200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le village des historiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristina Gonçalves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie du village en Ile de France (actes de la table ronde de Nanterre, janvier 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture de l’histoire du Mont-Cassin au XIIe siècle. Chroniques et documentation pragmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irene Barbiera; Francesco Borri; Annamaria Pazienza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Longobardi a Venezia. Scritti per Stefano Gasparri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.365-381, 2020, HAMA, 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources et données en histoire et en économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Feller; Agnès Gramain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’évident et l’invisible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.1-18, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker, comment et pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Lauwers; Laurent Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mises en réserve : production, accumulation et redistribution des céréales dans l’Occident médiéval et moderne, 40e Journées internationales d’Histoire de Flaran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971201v1</w:t>
-              </w:r>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">halshs-03038200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des terres et des liens : transactions foncières du haut Moyen Âge</w:t>
               </w:r>
@@ -2136,1488 +2136,1488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Travail, salaire et pauvreté au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ross Balzaretti; Julia Barrow; Patricia Skinner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italy and Medieval Europe. Papers for Chris Wickham</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.95-110, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Culture matérielle et histoire économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Bourgeois; Danièle Alexandre-Bidon; Laurent Feller; Perrine Mane; Catherine Verna; Mickaël Wilmart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture matérielle : un objet en question. Anthropologie, archéologie et histoire (Colloque international de Caen, octobre 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaire de Caen, pp.161-174, 2018, Publications du CRAHAM. Série antique et médiévale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Bourgeois; Danièle Alexandre-Bidon; Laurent Feller; Perrine Mane; Catherine Verna; Mickaël Wilmart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture matérielle : un objet en question. Anthropologie, archéologie et histoire, (Colloque international de Caen, octobre 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaire de Caen, pp.9-15, 2018, Publications du CRAHAM. Série antique et médiévale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour d’une nouvelle de Boccace : l’économie immorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Dejoux; Diane Chamboduc de Saint-Pulgent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique des sociétés médiévales méditerranéennes. Le Moyen Âge de François Menant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.191-200, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rémunération du travail en milieu rural (XIIe-XIVe siècle). Quelle place pour le salariat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Beck; Fabrice Guizard; Emmanuelle Santinelli-Foltz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robert Fossier, les hommes et la terre. L’histoire rurale médiévale d’hier et d’aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.215-235, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Ross Balzaretti; Julia Barrow; Patricia Skinner. </w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transactions dans la Vie de Géraud d’Aurillac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Dirkens; Nicolas Schroeder; Alexis Wilkin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italy and Medieval Europe. Papers for Chris Wickham</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.95-110, 2018</w:t>
+              <w:t xml:space="preserve">Penser la paysannerie médiévale, un défi impossible ? Recueil d’études offertes à Jean-Pierre Devroey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.69-82, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transactions dans la Vie de Géraud d’Aurillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Dierkens, N. Schroeder, A. Wilkin (éd.), Penser la paysannerie médiévale, un défi impossible ? Recueil d’études offertes à Jean-Pierre Devroey, Paris, Éditions de La Sorbonne, p. 69-82</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vito Loré; Geneviève Bührer-Thierry; Régine Le Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquérir, prélever, contrôler. Les ressources en compétition (400-1100)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.355-358, 2017, HAMA, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La richesse des moines. Économie morale et économie politique au haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monachesimi d’Oriente e d’Occidente nell’alto medioevo, (64a Sett. di Studio del Cisam, Spolète 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondazione CISAM, pp.845-876, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croissance médiévale. Rythmes et espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La crescita economica dell'occidente medievale. Un tema storico non ancora esaurito (25° convegno. del centro italiano di storia e d'arte di Pistoia, Pistoia 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro italiano di studi di storia e d'arte Viella, pp.47-68, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Alain Dirkens; Nicolas Schroeder; Alexis Wilkin. </w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence, savoir expert et expertise : L’exemple d’Adalhard de Corbie (752-826)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Feller; Ana Rodriguez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la paysannerie médiévale, un défi impossible ? Recueil d’études offertes à Jean-Pierre Devroey</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expertise et valeur des choses au Moyen Âge II. Savoirs, écritures, objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velazquez, 2016, Collection Casa de Velazquez, 156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.12508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence, savoir expert et expertise : l’exemple d’Adalhard de Corbie (752-826)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertise et valeur des choses au Moyen Âge (2). Savoirs, écritures, objets L. Feller et A. Rodriguez (éd.), Madrid, 2016, p. 25-41.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chertés du XIVe siècle à L'Aquila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Fara; Donatella Strangio; Manuel Vaquero Piñeiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oeconomica. Studi in onore di Luciano Palermo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sette Città, pp.99-113, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Frey; David Morel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La terre à l'époque romane. Exploitations, usages et représentations (actes du 24e colloque international d'art roman, Issoire, 17-19 octobre 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des amis des universités de Clermont-Ferrand, pp.283-296, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer la valeur des choses au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Boucheron; Laura Gaffuri; Jean-Philippe Genet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs et systèmes de valeurs. Actes de la conférence organisée à Turin en 2012 par SAS en collaboration avec l'Université de Turin et l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUS, pp.57-76, 2016, Le pouvoir symbolique en Occident (1300-1640), 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un évêque face à la pauvreté et à la faim. Sur un miracle de Bérard des Marses (1080-1130)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mariano Dell’Omo; Federico Marazzi; Fabio Simonelli; Cesare Crova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sodalitas. Studi in memoria di D. Faustino Avagliano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.347-357, 2016, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Autour du meurtre de Charles le Bon : amitié, haine et ressentiment dans Galbert de Bruges »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expertise et valeur des choses au Moyen Âge II. Savoirs, écritures, objets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Splendor Reginae. Passions, genre et famille. Mélanges en l'honneur de Régine Le Jan, L. Jegou et T. Lienhard (éd.), p. 273-280.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTOUR DU MEURTRE DE CHARLES LE BON : AMITIE, HAINE ET RESSENTIMENT DANS GALBERT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Splendor Reginae. Passions, genre et famillle. Mélanges en l'honneur de Régine Le Jan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 273-280, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01249141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Écrire l’histoire dans les monastères d’Italie centrale au XIIe siècle. Chroniques, cartulaires-chroniques et documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écriture de l’Histoire au Moyen Âge, (XIe-XVe siècle). Entre contraintes génériques et contraintes documentaires, E. Anheim, P. Chastang, F. Mora et A. Rochebouet (éd.), 2015, p. 189-206.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des famines d'aujourd'hui à celle d'hier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'alimentation à découvert, C. Esnouf, J. Fioramonti et B. Laurioux (éd.), Paris, 2015, p. 129-131</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rémunération du travail : l’historiographie française</w:t>
+                <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bernardi</w:t>
@@ -3630,241 +3630,241 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Beck; Philippe Bernardi; Laurent Feller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rémunérer le travail au Moyen Âge. Pour une histoire sociale du salariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Picard, pp.7-16, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02984177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rémunération du travail : l’historiographie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Beck; Philippe Bernardi; Laurent Feller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rémunérer le travail au Moyen Âge. Pour une histoire sociale du salariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Picard, pp.78-96, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02984182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mort très politique. Philippe Auguste, 14 juillet 1223</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Gueniffey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les derniers jours des rois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perrin, pp.63-80, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986261v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-02984177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements économiques et changements sociaux dans l’Europe occidentale du haut Moyen Âge</w:t>
               </w:r>
@@ -5863,234 +5863,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les patrimoines monastiques dans les Abruzzes (VIIIe-Xe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'environnement des églises et la topographie religieuse des campagnes médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.150--155, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paysages et cadres de vie dans les Abruzzes durant le haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La storia dell'Alto Medioevo italiano (VI-X sec.) alla luce dell'archeologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.217--230, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La population abruzzaise durant le haut Moyen Âge : les conditions de possibilité d'une croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demografia e società nell'Italia medievale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.327--349, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299591v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03299601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cartulaire-chronique de San Clemente a Casauria</w:t>
               </w:r>
@@ -6185,173 +6185,2587 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributi per una storia dell'Abruzzo adriatico nel Medioevo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49--69, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire économique et sociale : la France, de la Préhistoire à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passés composés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1019, 2025, 979-10-404-0628-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures écrites de l’économie aux époques médiévale et moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Huertas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de la Sorbonne. Éditions de la Sorbonne, 2024, Homme et société, 979-10-351-0991-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12itk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économies de la pauvreté au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benito, Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carocci, Sandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velázquez, École française de Rome. 2023, Collection de la Casa de Velazquez, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.41655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richesse, terre et valeur dans l'Occident médiéval. Économie politique et économie chrétienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2021, Collection d'études médiévales de Nice 19, 978-2-503-59812-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pouvoir des Listes au Moyen Âge II. Listes d’objets/listes de personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Anheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madelaine Jeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de la Sorbonne, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évident et l'invisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gramain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de La Sorbonne, 66, 298 p., 2020, Homme et société, 9791035105464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.86179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture matérielle : un objet en question. Anthropologie, archéologie et histoire. Colloque international de Caen, octobre 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Alexandre-Bidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications du CRAHAM – Presses universitaire de Caen, 2018, Série antique et médiévale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysans et seigneurs au Moyen Âge : VIIIe-XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2017, Collection U Histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre la terre et la mer : ports et mouillages sur le littoral tyrrhénien entre Santa Severa et Corneto du Ve au XVe siècle (textes et archéologie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Nardi Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. Quasar, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise et valeur des choses au Moyen Âge II. Savoirs, écritures, pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velzquez, 2016, Collection de la Casa de Velazquez, 156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Registrum Petri Diaconi (Montecassino, Archivio dell’abbazia, Reg.3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errico Cuozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Orofino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École française de Rome, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campesinos y senores, en la edad media (siglos VIII-XV), Valence, Universitat de Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémunérer le travail au Moyen Âge. Pour une histoire sociale du salariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Picard, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02984157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets sous contrainte. Circulation des richesses et valeur des choses au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUS, 2013, Série du Lamop</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise et valeur des choses au Moyen Âge I. Le besoin d’expertise (colloque de Toulouse, octobre 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velazquez, 2013, Collection de la Casa de Velazquez, 139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.24392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assassinat de Charles le Bon, comte de Flandre : 2 mars 1127</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrin, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élites rurales méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Française de Rome, 2012, MEFRM, 124/2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites et la richesse au haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Le Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Devroey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture de l'espace social. Mélanges d’histoire médiévale offerts à Monique Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03364669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures de l'espace social : mélanges d'histoire médiévale offerts à Monique Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Publications de la Sorbonne, pp.720, 2010, 978-2-85944-654-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysans et seigneurs au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.301, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00136225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites au haut Moyen Âge. Crises et renouvellements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Le Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fortune de Karol. Marché de la terre et liens personnels dans les Abruzzes au haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gramain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weber Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Française de Rome, 2005, Collection de l'EFR, n°347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôler les agents du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Limoges, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché de la terre au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wickham Chris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Française de Rome, 2004, Collection de l'Ecole Française de Rome, n°350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dots et douaires dans le haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Le Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Française de Rome, 2002, Collection de l'Ecole Française de Rome, n°295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Abruzzes médiévales. Territoire, économie et société en Italie centrale aux IXe-XIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BEFAR, 300, 1998, BEFAR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village médiéval et son environnement. Recueil d'articles offerts en hommage à Jean-Marie Pesez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Piponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de la Sorbonne, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La BIS présente... &amp;quot;Cultures écrites de l'économie aux époques médiévale et moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Huertas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60527/3nq7-fb22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6361,195 +8775,195 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement économique, famille et environnement dans l’Occident latin au Moyen Âge (IXe-XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49 (1), p. 31-50, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évident et l’invisible. Archives, sources et données en histoire et en économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gramain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Feller; Agnès Gramain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Économie et Histoire 2014-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Saint-Lambert-des-Bois, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heritage Language Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6559,4140 +8973,1726 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Rider, Vie de Jean de Warneton, compte-rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 120 (1-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famines et pauvreté au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 213 (1), pp.31-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écritures de l'économie au Moyen Âge,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhis.201.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and Peasant Labour in the 10th-13th century. Between Constraint, Consent and Economic Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of European economic history</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.211-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que la seigneurie en Italie méridionale aux XIIe-XIIIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reti Medievali - Rivista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Entre raison pratique et raison mémorielle, note sur les écritures de commmerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers électroniques d'histoire textuelle du LAMOP (CEHTL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Écrits, langages et cultures du commerce, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choses ont-elles une valeur au Moyen Âge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les salariés du Moyen Âge », n°415, septembre 2015, p. 60-65.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the Value of Things in the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (3), pp.30-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruges 1127. On a tué le comte de Flandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 371, pp.80-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la formation des prix dans l'économie du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 66 (3), pp.627-661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de l'édition du Registrum Petri Diaconi. Problèmes de documentation cassinésienne : chartes, rouleaux, registre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 121 (1), pp.99-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Duby et les études d'histoire rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hors série n° 1 (2008) Georges Duby (http://cem.revues.org/document4163.html), p. 1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00197569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dette, stratégies matrimoniales et institution d'héritier : sur l'élite paysanne lombarde au IXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 645 (2), p. 339-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contrats agraires de l'abbé Aligerne du Mont-Cassin dans les Abruzzes (948-985)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 21 (1), p. 133-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers contrats agraires du Mont-Cassin. Les livelli de l'abbé Aligerne dans les Abruzzes (948-985)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 21, p. 133-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déplacements contraints de population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 7, pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Ier et les conséquences des guerres hongroises (887-924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3, pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En deça de la limite : une non-déclaration de guerre au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 1, pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 1, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut de la terre et statut des personnes. La thématique de l'alleu paysan dans l'historiographie depuis Georges Duby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, pp.147-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00077323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casaux et castra dans les Abruzzes: San Salvatore a Maiella et San Clemente a Casauria (XIe-XIIIe siècle), MEFRM, 97/1, p. 145-182</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fondation de Casauria et sa représentation iconographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878571v1</w:t>
-              </w:r>
-[...2412 lines deleted...]
-                <w:t xml:space="preserve">hal-03295865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10736,51 +10736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Huertas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'étude "Les économies montagnardes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Conchon; Laurent Feller; Emmanuel Huertas, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11075,50 +11075,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. Crises et renouvellements des élites au haut Moyen Âge : mutations ou ajustements des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.5-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00116922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Salaire et salariat. Propositions pour une conclusion de la rencontre des 19 et 20 mai 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11140,119 +11202,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salaire et salariat au Moyen Âge : Historiographie du thème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Avignon, France. pp.106-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00520871v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00116922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques des familles aristocratiques à l'égard des églises en Italie centrale (IXe-XIe) siècles</w:t>
               </w:r>
@@ -11979,90 +11979,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture matérielle : un objet en question. Anthropologie, archéologie et histoire, Caen, Presses universitaire de Caen (Publications du CRAHAM. Série antique et médiévale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Alexandre-Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Mane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12484,51 +12484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297999v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250864v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243414v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888743v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12irq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162116v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.41790" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia D'Ercole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971201v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971301v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Margairaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gramain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefeuvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971280v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54462" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971171v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971236v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.12508" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531194v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984177v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Denjean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24467" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;aur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Judic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1055-vaticana-et-medievalia-tudes-en-lhonneur-de-louis-duval-arnould" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197593v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299604v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299592v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299602v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huertas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/3nq7-fb22" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243861v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250870v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.201.0025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971134v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556376v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364881v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005759v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405598v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403811v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04037201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04037198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878573v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/452" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888720v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12itk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036277v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito, Pere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carocci, Sandro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.41655" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971234v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971225v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Jeay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Milani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037322v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86179" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971220v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Alexandre-Bidon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi Combescure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986215v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errico Cuozzo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Orofino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556378v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24392" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kaplan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Jan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Devroey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136225v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005704v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Florence" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005701v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wickham Chris" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295865v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piponnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161033v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868551v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587316v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293904v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520871v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116922v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005970v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008909v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006567v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006404v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006350v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311054v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878505v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Grillo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Moglia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009156v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006532v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232615v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243414v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888743v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12irq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.41790" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia D'Ercole" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Margairaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gramain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefeuvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86224" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971280v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54462" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971239v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.12508" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556381v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556375v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Denjean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24467" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;aur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Judic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1055-vaticana-et-medievalia-tudes-en-lhonneur-de-louis-duval-arnould" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197593v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299604v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299592v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/452" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huertas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12itk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036277v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito, Pere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carocci, Sandro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.41655" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Jeay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Milani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86179" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Alexandre-Bidon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi Combescure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986215v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004545v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errico Cuozzo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Orofino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556378v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984157v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986207v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24392" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986200v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kaplan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312184v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Jan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Devroey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364669v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136225v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312202v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Florence" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005701v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008974v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wickham Chris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006106v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299593v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piponnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/3nq7-fb22" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243861v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250870v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971149v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500739v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.201.0025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971140v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971134v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971138v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986194v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986185v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986257v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364881v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197569v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355859v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009630v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005759v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405598v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403811v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405564v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04037201v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04037198v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077323v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878573v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878571v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161033v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868551v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587316v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293904v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116922v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520871v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005970v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008909v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006567v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006404v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006350v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311054v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878505v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Grillo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Moglia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009156v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006532v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232615v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>