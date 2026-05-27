--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -173,259 +173,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Systèmes agraires médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caliste, Lisa; Chandelier, Joël; Scherman, Matthieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Catherine Verna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déplacer les objets et modifier les statuts des hommes et des femmes au Moyen Âge , (éd.), Paris,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuillemin, P.; Delzant, Jean-Baptiste; et alii. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’air de la ville rend libre. Mélanges en l’honneur d’Elisabeth Crouzet-Pavan,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 819-829, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les produits de la terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hautcoeur, Pierre-Cyrille; Virlouvet, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire économique et sociale. La France, de la préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Passés/Composés, p. 347-370, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243414v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-05250864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Historiographies et questionnements</w:t>
               </w:r>
@@ -500,428 +500,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Afterword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biasori, Lucio; Mazzini, Federico; Rabbiosi, Chiara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reimagining Mobilities across the Humanities. Vol 2: objects, people and texts.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, p. 85-92, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauvreté, consommation et culture matérielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bill, Alexandra; Borrut, Antoine; Dejugna, Yann; Rhône-Quer, Camille; Vanz, Jennifer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mers et rivages d'Islam. De l'Atlantique à la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de La Sorbonne, p. 419-436, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies de la pauvreté au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velazquez; École française de Rome, p. 1-18, 2023, Collection de la Casa de Velasquez, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cvz.41790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furansu ni okeru keizaishi no kenkyu doko : rekishi jqjutsu no sokatsu to tenbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia D'Ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reimagining Mobilities across the Humanities. Vol 2: objects, people and texts.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, p. 85-92, 2023</w:t>
+              <w:t xml:space="preserve">Rekishi to Keizai (The Journal of Political Economy and Economic History)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 255, LXIV-3 2022/4, pp. 39-51, 2022, ISSN 1347-9660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03874657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserver pour consommer et échanger : la place du stockage des grains dans l’économie médiévale (XIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Lauwers, L. Schneider (éd.), Mises en réserve. Production, accumulation et redistribution des céréales dans l’Occident médiéval et moderne, Toulouse, Presses Universitaires du Midi, p. 193-218</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878554v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-03874657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre raison pratique et raison mémorielle. Note sur les écritures du commerce</w:t>
               </w:r>
@@ -1108,513 +1108,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédures de mise en archive et dispositifs de construction du sens : le travail de l’historien face aux séries documentaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Margairaz</w:t>
+                <w:t xml:space="preserve">Sources et données en histoire et en économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Feller; Agnès Gramain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’évident et l’invisible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.1-18, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stocker, comment et pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Lauwers; Laurent Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mises en réserve : production, accumulation et redistribution des céréales dans l’Occident médiéval et moderne, 40e Journées internationales d’Histoire de Flaran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village des historiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristina Gonçalves. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’archéologie du village en Ile de France (actes de la table ronde de Nanterre, janvier 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture de l’histoire du Mont-Cassin au XIIe siècle. Chroniques et documentation pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irene Barbiera; Francesco Borri; Annamaria Pazienza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Longobardi a Venezia. Scritti per Stefano Gasparri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.365-381, 2020, HAMA, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédures de mise en archive et dispositifs de construction du sens : le travail de l’historien face aux séries documentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Margairaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Feller; Agnès Gramain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’évident et l’invisible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.191-208, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment passer de l’acte écrit au fait ? Une source produite collectivement du XIIIe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gramain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Feller; Agnès Gramain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évident et l'invisible - Questions de méthodes en économie et en histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, pp.37-52, 2020, Homme et Société, 979-10-351-0546-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.86224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03038200v1</w:t>
-              </w:r>
-[...290 lines deleted...]
-                <w:t xml:space="preserve">hal-02971201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des terres et des liens : transactions foncières du haut Moyen Âge</w:t>
               </w:r>
@@ -1667,319 +1667,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Normes et constructions statutaires à L’Aquila au XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Lett. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les statuts communaux vus de l’intérieur dans les sociétés méditerranéennes de l’Occident (XIIe-XVe siècles) (4e rencontres du programme Statuts, écritures et pratiques sociales, Nïmes 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne; CERM, pp.59-80, 2019, Série « Statuts, écritures et pratiques sociales dans les sociétés de la Méditerranée occidentale à la fin du Moyen Âge (XIIe-XVe siècle) », III</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’economia di transumanza durante il medioevo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marialuisa Bottazzi; Paolo Buffo; Caterina Ciccopiedi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vie della comunicazione nel medioevo. Livelli, soggetti e spazi d’intervento neil cambiamenti sociali e politici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERM; École Française de Rome, pp.391-411, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abruzzes adriatiques. L’apport de la documentation écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Augenti; Paola Galetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’incastellamento : storia e archeologia a 40 anni da Les structures di Pierre Toubert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CISAM, pp.405-412, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideas of Money: Payment Methods in the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rori Naismith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural History of Money in the Medieval Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Academic, 2019, The Cultural Histories Series, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986247v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02971194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
@@ -2136,1488 +2136,1488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Culture matérielle et histoire économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Bourgeois; Danièle Alexandre-Bidon; Laurent Feller; Perrine Mane; Catherine Verna; Mickaël Wilmart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La culture matérielle : un objet en question. Anthropologie, archéologie et histoire (Colloque international de Caen, octobre 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaire de Caen, pp.161-174, 2018, Publications du CRAHAM. Série antique et médiévale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Bourgeois; Danièle Alexandre-Bidon; Laurent Feller; Perrine Mane; Catherine Verna; Mickaël Wilmart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La culture matérielle : un objet en question. Anthropologie, archéologie et histoire, (Colloque international de Caen, octobre 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaire de Caen, pp.9-15, 2018, Publications du CRAHAM. Série antique et médiévale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour d’une nouvelle de Boccace : l’économie immorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Dejoux; Diane Chamboduc de Saint-Pulgent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique des sociétés médiévales méditerranéennes. Le Moyen Âge de François Menant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.191-200, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rémunération du travail en milieu rural (XIIe-XIVe siècle). Quelle place pour le salariat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Beck; Fabrice Guizard; Emmanuelle Santinelli-Foltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robert Fossier, les hommes et la terre. L’histoire rurale médiévale d’hier et d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.215-235, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travail, salaire et pauvreté au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ross Balzaretti; Julia Barrow; Patricia Skinner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italy and Medieval Europe. Papers for Chris Wickham</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.95-110, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transactions dans la Vie de Géraud d’Aurillac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La culture matérielle : un objet en question. Anthropologie, archéologie et histoire (Colloque international de Caen, octobre 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaire de Caen, pp.161-174, 2018, Publications du CRAHAM. Série antique et médiévale</w:t>
+              <w:t xml:space="preserve">A. Dierkens, N. Schroeder, A. Wilkin (éd.), Penser la paysannerie médiévale, un défi impossible ? Recueil d’études offertes à Jean-Pierre Devroey, Paris, Éditions de La Sorbonne, p. 69-82</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Luc Bourgeois; Danièle Alexandre-Bidon; Laurent Feller; Perrine Mane; Catherine Verna; Mickaël Wilmart. </w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vito Loré; Geneviève Bührer-Thierry; Régine Le Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La culture matérielle : un objet en question. Anthropologie, archéologie et histoire, (Colloque international de Caen, octobre 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaire de Caen, pp.9-15, 2018, Publications du CRAHAM. Série antique et médiévale</w:t>
+              <w:t xml:space="preserve">Acquérir, prélever, contrôler. Les ressources en compétition (400-1100)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.355-358, 2017, HAMA, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La richesse des moines. Économie morale et économie politique au haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique des sociétés médiévales méditerranéennes. Le Moyen Âge de François Menant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.191-200, 2018</w:t>
+              <w:t xml:space="preserve">Monachesimi d’Oriente e d’Occidente nell’alto medioevo, (64a Sett. di Studio del Cisam, Spolète 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione CISAM, pp.845-876, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La croissance médiévale. Rythmes et espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robert Fossier, les hommes et la terre. L’histoire rurale médiévale d’hier et d’aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.215-235, 2018</w:t>
+              <w:t xml:space="preserve">La crescita economica dell'occidente medievale. Un tema storico non ancora esaurito (25° convegno. del centro italiano di storia e d'arte di Pistoia, Pistoia 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro italiano di studi di storia e d'arte Viella, pp.47-68, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transactions dans la Vie de Géraud d’Aurillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Dirkens; Nicolas Schroeder; Alexis Wilkin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la paysannerie médiévale, un défi impossible ? Recueil d’études offertes à Jean-Pierre Devroey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.69-82, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les transactions dans la Vie de Géraud d’Aurillac</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence, savoir expert et expertise : l’exemple d’Adalhard de Corbie (752-826)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A. Dierkens, N. Schroeder, A. Wilkin (éd.), Penser la paysannerie médiévale, un défi impossible ? Recueil d’études offertes à Jean-Pierre Devroey, Paris, Éditions de La Sorbonne, p. 69-82</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Expertise et valeur des choses au Moyen Âge (2). Savoirs, écritures, objets L. Feller et A. Rodriguez (éd.), Madrid, 2016, p. 25-41.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Vito Loré; Geneviève Bührer-Thierry; Régine Le Jan. </w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chertés du XIVe siècle à L'Aquila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrea Fara; Donatella Strangio; Manuel Vaquero Piñeiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acquérir, prélever, contrôler. Les ressources en compétition (400-1100)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.355-358, 2017, HAMA, 25</w:t>
+              <w:t xml:space="preserve">Oeconomica. Studi in onore di Luciano Palermo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sette Città, pp.99-113, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer la valeur des choses au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Boucheron; Laura Gaffuri; Jean-Philippe Genet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monachesimi d’Oriente e d’Occidente nell’alto medioevo, (64a Sett. di Studio del Cisam, Spolète 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondazione CISAM, pp.845-876, 2017</w:t>
+              <w:t xml:space="preserve">Valeurs et systèmes de valeurs. Actes de la conférence organisée à Turin en 2012 par SAS en collaboration avec l'Université de Turin et l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUS, pp.57-76, 2016, Le pouvoir symbolique en Occident (1300-1640), 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Frey; David Morel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La crescita economica dell'occidente medievale. Un tema storico non ancora esaurito (25° convegno. del centro italiano di storia e d'arte di Pistoia, Pistoia 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centro italiano di studi di storia e d'arte Viella, pp.47-68, 2017</w:t>
+              <w:t xml:space="preserve">La terre à l'époque romane. Exploitations, usages et représentations (actes du 24e colloque international d'art roman, Issoire, 17-19 octobre 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des amis des universités de Clermont-Ferrand, pp.283-296, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un évêque face à la pauvreté et à la faim. Sur un miracle de Bérard des Marses (1080-1130)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mariano Dell’Omo; Federico Marazzi; Fabio Simonelli; Cesare Crova. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sodalitas. Studi in memoria di D. Faustino Avagliano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.347-357, 2016, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence, savoir expert et expertise : L’exemple d’Adalhard de Corbie (752-826)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Feller; Ana Rodriguez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertise et valeur des choses au Moyen Âge II. Savoirs, écritures, objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velazquez, 2016, Collection Casa de Velazquez, 156, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cvz.12508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compétence, savoir expert et expertise : l’exemple d’Adalhard de Corbie (752-826)</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AUTOUR DU MEURTRE DE CHARLES LE BON : AMITIE, HAINE ET RESSENTIMENT DANS GALBERT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expertise et valeur des choses au Moyen Âge (2). Savoirs, écritures, objets L. Feller et A. Rodriguez (éd.), Madrid, 2016, p. 25-41.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Splendor Reginae. Passions, genre et famillle. Mélanges en l'honneur de Régine Le Jan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 273-280, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01249141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écrire l’histoire dans les monastères d’Italie centrale au XIIe siècle. Chroniques, cartulaires-chroniques et documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oeconomica. Studi in onore di Luciano Palermo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sette Città, pp.99-113, 2016</w:t>
+              <w:t xml:space="preserve">L’écriture de l’Histoire au Moyen Âge, (XIe-XVe siècle). Entre contraintes génériques et contraintes documentaires, E. Anheim, P. Chastang, F. Mora et A. Rochebouet (éd.), 2015, p. 189-206.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des famines d'aujourd'hui à celle d'hier »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La terre à l'époque romane. Exploitations, usages et représentations (actes du 24e colloque international d'art roman, Issoire, 17-19 octobre 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des amis des universités de Clermont-Ferrand, pp.283-296, 2016</w:t>
+              <w:t xml:space="preserve">L'alimentation à découvert, C. Esnouf, J. Fioramonti et B. Laurioux (éd.), Paris, 2015, p. 129-131</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Autour du meurtre de Charles le Bon : amitié, haine et ressentiment dans Galbert de Bruges »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Splendor Reginae. Passions, genre et famille. Mélanges en l'honneur de Régine Le Jan, L. Jegou et T. Lienhard (éd.), p. 273-280.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
+                <w:t xml:space="preserve">La rémunération du travail : l’historiographie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bernardi</w:t>
@@ -3630,93 +3630,166 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Beck; Philippe Bernardi; Laurent Feller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rémunérer le travail au Moyen Âge. Pour une histoire sociale du salariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Picard, pp.7-16, 2014</w:t>
+              <w:t xml:space="preserve">, Picard, pp.78-96, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02984177v1</w:t>
+                <w:t xml:space="preserve">halshs-02984182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rémunération du travail : l’historiographie française</w:t>
+                <w:t xml:space="preserve">Une mort très politique. Philippe Auguste, 14 juillet 1223</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Gueniffey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les derniers jours des rois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Perrin, pp.63-80, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bernardi</w:t>
@@ -3729,142 +3802,69 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Beck; Philippe Bernardi; Laurent Feller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rémunérer le travail au Moyen Âge. Pour une histoire sociale du salariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Picard, pp.78-96, 2014</w:t>
+              <w:t xml:space="preserve">, Picard, pp.7-16, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-02986261v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02984177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements économiques et changements sociaux dans l’Europe occidentale du haut Moyen Âge</w:t>
               </w:r>
@@ -3986,208 +3986,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les relations villes/campagnes durant le haut Moyen Âge (VIe-XIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Daumas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire de l'histoire économique aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.71-82, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experts et expertises sur les chantiers cathédraux. L'exemple de Gérone au bas Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Denjean; Laurent Feller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertise et Valeur des choses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velazquez, pp.131-137, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cvz.24467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956251v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02986251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vocabulaire de la rémunération durant le haut Moyen Âge</w:t>
               </w:r>
@@ -5445,238 +5445,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LE DEVELOPPEMENT DES INSTITUTIONS FEODALES DANS LES ABRUZZES ADRIATIQUES ET L'EPISCOPAT DE RAYNULF DE CHIETI (1087-1105)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin, J.-M. et Cuozzo, E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cavalieri alla conquista del Sud. Studi sull'Italia normanna in memoria di L.T. Ménager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laterza, pp.194-215, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les conditions de la circulation monétaire dans les régions périphériques du royaume d'Italie (Sabine et Abruzzes, IXe-XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'argent au Moyen Âge Actes du 28e congrès de la SHMESP, Clermont-Ferrand, 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.61--75, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement des institutions féodales dans les Abruzzes et l'épiscopat de Raynulf de Chieti (1086-1105)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cavalieri alla conquista del Sud. Studi sull'Italia normanna in memoria di Léon-Robert Ménager</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.194-215, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299600v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00195320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire la terre en Italie centrale au haut Moyen Âge</w:t>
               </w:r>
@@ -5863,234 +5863,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La population abruzzaise durant le haut Moyen Âge : les conditions de possibilité d'une croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demografia e società nell'Italia medievale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.327--349, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages et cadres de vie dans les Abruzzes durant le haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La storia dell'Alto Medioevo italiano (VI-X sec.) alla luce dell'archeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217--230, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les patrimoines monastiques dans les Abruzzes (VIIIe-Xe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'environnement des églises et la topographie religieuse des campagnes médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.150--155, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299601v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03299591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cartulaire-chronique de San Clemente a Casauria</w:t>
               </w:r>
@@ -6185,4514 +6185,4514 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributi per una storia dell'Abruzzo adriatico nel Medioevo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49--69, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La BIS présente... &amp;quot;Cultures écrites de l'économie aux époques médiévale et moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Huertas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/3nq7-fb22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement économique, famille et environnement dans l’Occident latin au Moyen Âge (IXe-XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49 (1), p. 31-50, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évident et l’invisible. Archives, sources et données en histoire et en économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gramain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Feller; Agnès Gramain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Économie et Histoire 2014-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Saint-Lambert-des-Bois, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heritage Language Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Rider, Vie de Jean de Warneton, compte-rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 120 (1-2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écritures de l'économie au Moyen Âge,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.201.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famines et pauvreté au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 213 (1), pp.31-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth and Peasant Labour in the 10th-13th century. Between Constraint, Consent and Economic Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of European economic history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.211-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que la seigneurie en Italie méridionale aux XIIe-XIIIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reti Medievali - Rivista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Entre raison pratique et raison mémorielle, note sur les écritures de commmerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers électroniques d'histoire textuelle du LAMOP (CEHTL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Écrits, langages et cultures du commerce, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les choses ont-elles une valeur au Moyen Âge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les salariés du Moyen Âge », n°415, septembre 2015, p. 60-65.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring the Value of Things in the Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.30-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruges 1127. On a tué le comte de Flandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 371, pp.80-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la formation des prix dans l'économie du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (3), pp.627-661</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l'édition du Registrum Petri Diaconi. Problèmes de documentation cassinésienne : chartes, rouleaux, registre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 121 (1), pp.99-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Duby et les études d'histoire rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hors série n° 1 (2008) Georges Duby (http://cem.revues.org/document4163.html), p. 1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00197569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dette, stratégies matrimoniales et institution d'héritier : sur l'élite paysanne lombarde au IXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 645 (2), p. 339-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00355859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contrats agraires de l'abbé Aligerne du Mont-Cassin dans les Abruzzes (948-985)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21 (1), p. 133-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers contrats agraires du Mont-Cassin. Les livelli de l'abbé Aligerne dans les Abruzzes (948-985)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, p. 133-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déplacements contraints de population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7, pp.5-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3, pp.6-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Ier et les conséquences des guerres hongroises (887-924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3, pp.9-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En deça de la limite : une non-déclaration de guerre au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1, pp.29-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1, pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut de la terre et statut des personnes. La thématique de l'alleu paysan dans l'historiographie depuis Georges Duby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.147-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00077323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casaux et castra dans les Abruzzes: San Salvatore a Maiella et San Clemente a Casauria (XIe-XIIIe siècle), MEFRM, 97/1, p. 145-182</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fondation de Casauria et sa représentation iconographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire économique et sociale : la France, de la Préhistoire à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passés composés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1019, 2025, 979-10-404-0628-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures écrites de l’économie aux époques médiévale et moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Cyrille Hautcoeur</w:t>
+                <w:t xml:space="preserve">Emmanuel Huertas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de la Sorbonne. Éditions de la Sorbonne, 2024, Homme et société, 979-10-351-0991-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12itk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économies de la pauvreté au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benito, Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Virlouvet</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carocci, Sandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Conchon</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velázquez, École française de Rome. 2023, Collection de la Casa de Velazquez, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.41655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richesse, terre et valeur dans l'Occident médiéval. Économie politique et économie chrétienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2021, Collection d'études médiévales de Nice 19, 978-2-503-59812-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pouvoir des Listes au Moyen Âge II. Listes d’objets/listes de personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Feller</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Anheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gervais</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madelaine Jeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de la Sorbonne, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évident et l'invisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gramain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de La Sorbonne, 66, 298 p., 2020, Homme et société, 9791035105464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.86179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture matérielle : un objet en question. Anthropologie, archéologie et histoire. Colloque international de Caen, octobre 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Alexandre-Bidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.1019, 2025, 979-10-404-0628-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications du CRAHAM – Presses universitaire de Caen, 2018, Série antique et médiévale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Laurent Feller</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre la terre et la mer : ports et mouillages sur le littoral tyrrhénien entre Santa Severa et Corneto du Ve au XVe siècle (textes et archéologie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Nardi Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Conchon</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. Quasar, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysans et seigneurs au Moyen Âge : VIIIe-XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2017, Collection U Histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise et valeur des choses au Moyen Âge II. Savoirs, écritures, pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velzquez, 2016, Collection de la Casa de Velazquez, 156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Benito, Pere</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Registrum Petri Diaconi (Montecassino, Archivio dell’abbazia, Reg.3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carocci, Sandro</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errico Cuozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Orofino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École française de Rome, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Brepols, 2021, Collection d'études médiévales de Nice 19, 978-2-503-59812-3</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03004545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campesinos y senores, en la edad media (siglos VIII-XV), Valence, Universitat de Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Feller</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémunérer le travail au Moyen Âge. Pour une histoire sociale du salariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Anheim</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madelaine Jeay</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Picard, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02984157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets sous contrainte. Circulation des richesses et valeur des choses au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Éditions de la Sorbonne, 2020</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUS, 2013, Série du Lamop</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Feller</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise et valeur des choses au Moyen Âge I. Le besoin d’expertise (colloque de Toulouse, octobre 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velazquez, 2013, Collection de la Casa de Velazquez, 139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.24392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assassinat de Charles le Bon, comte de Flandre : 2 mars 1127</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrin, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élites rurales méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Française de Rome, 2012, MEFRM, 124/2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures de l'espace social : mélanges d'histoire médiévale offerts à Monique Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Publications de la Sorbonne, pp.720, 2010, 978-2-85944-654-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites et la richesse au haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Le Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Devroey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture de l'espace social. Mélanges d’histoire médiévale offerts à Monique Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03364669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysans et seigneurs au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.301, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00136225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites au haut Moyen Âge. Crises et renouvellements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Le Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fortune de Karol. Marché de la terre et liens personnels dans les Abruzzes au haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gramain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weber Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Française de Rome, 2005, Collection de l'EFR, n°347</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La culture matérielle : un objet en question. Anthropologie, archéologie et histoire. Colloque international de Caen, octobre 2015</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôler les agents du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Limoges, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché de la terre au Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wickham Chris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Française de Rome, 2004, Collection de l'Ecole Française de Rome, n°350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dots et douaires dans le haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danièle Alexandre-Bidon</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Le Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Française de Rome, 2002, Collection de l'Ecole Française de Rome, n°295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Abruzzes médiévales. Territoire, économie et société en Italie centrale aux IXe-XIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BEFAR, 300, 1998, BEFAR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village médiéval et son environnement. Recueil d'articles offerts en hommage à Jean-Marie Pesez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Mane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Publications du CRAHAM – Presses universitaire de Caen, 2018, Série antique et médiévale</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Piponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de la Sorbonne, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...1691 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295865v1</w:t>
-              </w:r>
-[...2048 lines deleted...]
-                <w:t xml:space="preserve">hal-03878571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10736,51 +10736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Huertas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'étude "Les économies montagnardes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Conchon; Laurent Feller; Emmanuel Huertas, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11075,112 +11075,50 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Crises et renouvellements des élites au haut Moyen Âge : mutations ou ajustements des structures</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salaire et salariat. Propositions pour une conclusion de la rencontre des 19 et 20 mai 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11202,57 +11140,119 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salaire et salariat au Moyen Âge : Historiographie du thème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Avignon, France. pp.106-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00520871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00520871v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Crises et renouvellements des élites au haut Moyen Âge : mutations ou ajustements des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.5-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00116922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques des familles aristocratiques à l'égard des églises en Italie centrale (IXe-XIe) siècles</w:t>
               </w:r>
@@ -11979,90 +11979,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture matérielle : un objet en question. Anthropologie, archéologie et histoire, Caen, Presses universitaire de Caen (Publications du CRAHAM. Série antique et médiévale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Alexandre-Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Mane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12484,51 +12484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243414v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888743v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12irq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.41790" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia D'Ercole" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Margairaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gramain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefeuvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86224" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971276v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971280v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54462" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971239v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.12508" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556381v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556375v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Denjean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24467" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;aur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Judic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1055-vaticana-et-medievalia-tudes-en-lhonneur-de-louis-duval-arnould" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197593v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299604v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299592v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/452" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huertas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12itk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036277v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito, Pere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carocci, Sandro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.41655" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Jeay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Milani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86179" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Alexandre-Bidon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi Combescure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986215v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004545v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errico Cuozzo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Orofino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556378v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984157v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986207v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24392" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986200v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kaplan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312184v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Jan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Devroey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364669v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136225v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312202v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Florence" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005701v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008974v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wickham Chris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006106v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299593v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piponnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/3nq7-fb22" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243861v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250870v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971149v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500739v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.201.0025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971140v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971134v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971138v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986194v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986185v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986257v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364881v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197569v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355859v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009630v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005759v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405598v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403811v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405564v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04037201v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04037198v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077323v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878573v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878571v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161033v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868551v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587316v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293904v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116922v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520871v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005970v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008909v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006567v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006404v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006350v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311054v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878505v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Grillo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Moglia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009156v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006532v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232615v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297999v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250864v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243414v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888743v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12irq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162116v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.41790" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia D'Ercole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971301v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Margairaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gramain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefeuvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54462" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971171v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971236v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.12508" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531194v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984177v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956251v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Denjean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24467" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;aur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Judic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1055-vaticana-et-medievalia-tudes-en-lhonneur-de-louis-duval-arnould" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197593v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299604v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299589v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299600v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299592v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299591v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huertas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/3nq7-fb22" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243861v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250870v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.201.0025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971134v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556376v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364881v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005759v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405598v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403811v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04037201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04037198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878573v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Hautcoeur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/452" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888720v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12itk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036277v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito, Pere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carocci, Sandro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.41655" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971234v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971225v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Jeay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Milani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037322v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86179" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971220v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Alexandre-Bidon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03878867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi Combescure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986215v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errico Cuozzo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Orofino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556378v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.24392" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kaplan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morsel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Jan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Devroey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364669v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136225v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005704v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Florence" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005701v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wickham Chris" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295865v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Piponnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161033v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868551v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587316v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293904v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520871v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116922v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005970v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008909v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006567v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006404v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006350v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311054v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878505v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Grillo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Moglia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009156v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006532v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232615v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>