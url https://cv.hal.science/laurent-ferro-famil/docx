--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -351,408 +351,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDM MIMO Spaceborne SAR Tomography by Minimum Redundancy Wavenumber Illumination</w:t>
+                <w:t xml:space="preserve">Tropical forest characterisation using parametric SAR tomography at P band and low-dimensional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Manzoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Davide Giudici</w:t>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2024.3371267⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2024.3485806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885487v1</w:t>
+                <w:t xml:space="preserve">hal-04796744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling High Biomass In Tropical Forests Through The Biomass Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Le Toan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Le Toan</w:t>
+                <w:t xml:space="preserve">Juan Doblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48e, pp.287-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-3-2024-287-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04833056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical forest characterisation using parametric SAR tomography at P band and low-dimensional models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FDM MIMO Spaceborne SAR Tomography by Minimum Redundancy Wavenumber Illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Bou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+                <w:t xml:space="preserve">Francesco Banda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Brigui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
+                <w:t xml:space="preserve">Davide Giudici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2024.3485806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2024.3371267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796744v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Tropical Forests With GEDI and 3-D SAR Tomography</w:t>
               </w:r>
@@ -866,425 +866,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical forest vertical structure characterization: From GEDI to P-band SAR tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+                <w:t xml:space="preserve">Low-Complexity 3D InISAR Imaging Using a Compressive Hardware Device and a Single Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mor Diama Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2022.3208744⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (15), pp.5870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22155870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793062v1</w:t>
+                <w:t xml:space="preserve">hal-03771179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity 3D InISAR Imaging Using a Compressive Hardware Device and a Single Receiver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Davy</w:t>
+                <w:t xml:space="preserve">Co-Cross-Polarization Coherence Over the Sea Surface From Sentinel-1 SAR Data: Perspectives for Mission Calibration and Wind Field Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Longepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Mouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22155870⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3055979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771179v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Cross-Polarization Coherence Over the Sea Surface From Sentinel-1 SAR Data: Perspectives for Mission Calibration and Wind Field Retrieval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.A. Mouche</w:t>
+                <w:t xml:space="preserve">Tropical forest vertical structure characterization: From GEDI to P-band SAR tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen-Nhi Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60, pp.1-16. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.7004705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3055979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2022.3208744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195860v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria Accuracy Assessment of Digital Elevation Models (DEMs) Produced by Airborne P-Band Polarimetric SAR Tomography in Tropical Rainforests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1355,590 +1355,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Characterization of Urban Areas Using High-Resolution Polarimetric SAR Tomographic Techniques and a Minimal Number of Acquisitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
+                <w:t xml:space="preserve">Evaluating P-Band TomoSAR for Biomass Retrieval in Boreal Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Blomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars M. H. Ulander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 59 (11), pp.9086-9103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2020.3044150⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 59 (5), pp.3793-3804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2020.3020775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297035v1</w:t>
+                <w:t xml:space="preserve">hal-03244879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Temporal Speckle Filtering of Polarimetric P-Band SAR Data over Dense Tropical Forests: Study Case in French Guiana for the BIOMASS Mission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Villard</w:t>
+                <w:t xml:space="preserve">Analysis of the Double-Bounce Interaction between a Random Volume and an Underlying Ground, Using a Controlled High-Resolution PolTomoSAR Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain-Bailhache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (1), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13040636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs13010142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03127277v1</w:t>
+                <w:t xml:space="preserve">hal-03189019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest height estimation using a single-pass airborne L-band polarimetric and interferometric SAR system and tomographic techniques</w:t>
+                <w:t xml:space="preserve">3-D Characterization of Urban Areas Using High-Resolution Polarimetric SAR Tomographic Techniques and a Minimal Number of Acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Huang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiaoping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13030487⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (11), pp.9086-9103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2020.3044150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158184v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating P-Band TomoSAR for Biomass Retrieval in Boreal Forest</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+                <w:t xml:space="preserve">Multi-Temporal Speckle Filtering of Polarimetric P-Band SAR Data over Dense Tropical Forests: Study Case in French Guiana for the BIOMASS Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Polidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Koleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13010142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2020.3020775⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03244879v1</w:t>
+                <w:t xml:space="preserve">hal-03127277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Double-Bounce Interaction between a Random Volume and an Underlying Ground, Using a Controlled High-Resolution PolTomoSAR Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ray Abdo</w:t>
+                <w:t xml:space="preserve">Forest height estimation using a single-pass airborne L-band polarimetric and interferometric SAR system and tomographic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaoping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain-Bailhache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (4), </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs13040636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs13030487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189019v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest SAR Tomography: Principles and Applications</w:t>
               </w:r>
@@ -2071,51 +2071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Complexity Portable MIMO Radar System for the Characterization of Complex Environments at High Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lekhmissi Harkati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2433,321 +2433,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive compressive device in an MIMO configuration at millimeter waves</w:t>
+                <w:t xml:space="preserve">A Passive Compressive Device Associated with a Luneburg Lens for Multi-beam Radar at Millimeter-wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jouadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (10), pp.5558-5568. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (6), pp.938-941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2862365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2018.2824837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904634v1</w:t>
+                <w:t xml:space="preserve">hal-01784051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban area tomography using a sparse representation based two-dimensional spectral analysis technique</w:t>
+                <w:t xml:space="preserve">Validation of Sea-Ice Topographic Heights Derived From TanDEM-X Interferometric SAR Data With Results From Laser Profiler and Photogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Liang</w:t>
+                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojian Li</w:t>
+                <w:t xml:space="preserve">Wolfgang Dierking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Divine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjorn Eltoft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (2), pp.109. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (11), pp.6504-6520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs10010109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2018.2839590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713372v1</w:t>
+                <w:t xml:space="preserve">hal-02137371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Biomass Retrieval From L-Band SAR Using Tomographic Ground Backscatter Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Blomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2755,51 +2755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Soja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Ulander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (7), pp.1030-1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2827,1344 +2827,1344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Passive Compressive Device Associated with a Luneburg Lens for Multi-beam Radar at Millimeter-wave</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban area tomography using a sparse representation based two-dimensional spectral analysis technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Meric</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+                <w:t xml:space="preserve">L. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2018.2824837⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10010109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784051v1</w:t>
+                <w:t xml:space="preserve">hal-01713372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Sea-Ice Topographic Heights Derived From TanDEM-X Interferometric SAR Data With Results From Laser Profiler and Photogrammetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Divine</w:t>
+                <w:t xml:space="preserve">Passive compressive device in an MIMO configuration at millimeter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jouadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torbjorn Eltoft</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Méric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56 (11), pp.6504-6520. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (10), pp.5558-5568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2018.2839590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2862365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137371v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution radar focusing using spectral estimation methods in wide-band and near-field configurations Application to millimeter-wave near-range imaging</w:t>
+                <w:t xml:space="preserve">Analysis of seasonal effects on forest parameter estimation of Indian deciduous forest using TerraSAR-X PolInSAR acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jouade</w:t>
+                <w:t xml:space="preserve">Unmesh Khati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulab Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERB17082402⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199, pp.265-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739927v1</w:t>
+                <w:t xml:space="preserve">hal-01622074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowpack permittivity profile retrieval from tomographic SAR data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Davy</w:t>
+                <w:t xml:space="preserve">Lake and Fjord Ice Imaging Using a Multifrequency Ground-Based Tomographic SAR System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjorn Eltoft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.12.016⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (10), pp.4457-4468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2718998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277215v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake and Fjord Ice Imaging Using a Multifrequency Ground-Based Tomographic SAR System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
+                <w:t xml:space="preserve">Snowpack permittivity profile retrieval from tomographic SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2718998⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622066v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic Imaging of Fjord Ice Using a Very High Resolution Ground-Based SAR System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution radar focusing using spectral estimation methods in wide-band and near-field configurations Application to millimeter-wave near-range imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. G. Yitayew</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+                <w:t xml:space="preserve">O. Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Eltoft</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2613900⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79, pp.45-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERB17082402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466136v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Imaging of Objects Concealed Below a Forest Canopy Using SAR Tomography at L-Band and Wavelet-Based Sparse Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
+                <w:t xml:space="preserve">Tomographic Imaging of Fjord Ice Using a Very High Resolution Ground-Based SAR System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Yitayew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lévy-Vehel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+                <w:t xml:space="preserve">T. Eltoft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (9), pp.1454-1458. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (2), pp.698-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2017.2709839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2613900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137376v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of seasonal effects on forest parameter estimation of Indian deciduous forest using TerraSAR-X PolInSAR acquisitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Dimensional Imaging of Objects Concealed Below a Forest Canopy Using SAR Tomography at L-Band and Wavelet-Based Sparse Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmesh Khati</w:t>
+                <w:t xml:space="preserve">Jacques Lévy-Vehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulab Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 199, pp.265-276. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (9), pp.1454-1458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2017.2709839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622074v1</w:t>
+                <w:t xml:space="preserve">hal-02137376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles and Applications of Polarimetric SAR Tomography for the Characterization of Complex Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase Calibration of Airborne Tomographic SAR Data via Phase Center Double Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mariotti d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Geodesy Symposia. F. Sanso Ed., Springer-Verlag</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/1345_2015_12⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (3), pp.1775--1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2015.2488358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281854v1</w:t>
+                <w:t xml:space="preserve">hal-01331278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Calibration of Airborne Tomographic SAR Data via Phase Center Double Localization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noncircularity Parameters and Their Potential Applications in UHR MMW SAR Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mariotti d'Alessandro</w:t>
+                <w:t xml:space="preserve">W. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (3), pp.1775--1792. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (10), pp.1547--1551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2015.2488358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2016.2595762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331278v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncircularity Parameters and Their Potential Applications in UHR MMW SAR Data Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principles and Applications of Polarimetric SAR Tomography for the Characterization of Complex Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Wu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Zhang</w:t>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (10), pp.1547--1551. </w:t>
+              <w:t xml:space="preserve">International Association of Geodesy Symposia. F. Sanso Ed., Springer-Verlag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (1-13), pp.243-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2016.2595762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/1345_2015_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380636v1</w:t>
+                <w:t xml:space="preserve">hal-01281854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of multitemporal polarimetric synthetic aperture radar data for monitoring winter wheat and rapeseed crops</w:t>
               </w:r>
@@ -4274,1395 +4274,1395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Roughness and Microwave Surface Scattering of High-Resolution Imaging Radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban Land Use Information Extraction Using the Ultrahigh-Resolution Chinese Airborne SAR Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang-Eun Park</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+                <w:t xml:space="preserve">L Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2014.2361144⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (10), pp.5583--5599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2015.2425658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131636v1</w:t>
+                <w:t xml:space="preserve">hal-01240766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Land Use Information Extraction Using the Ultrahigh-Resolution Chinese Airborne SAR Imagery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Roughness and Microwave Surface Scattering of High-Resolution Imaging Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Eun Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Wu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L Zhang</w:t>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53 (10), pp.5583--5599. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (4), pp.756 - 760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2015.2425658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2014.2361144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240766v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D-Var multilayer assimilation of X-band SAR data into a detailed snowpack model</w:t>
+                <w:t xml:space="preserve">Polarimetric Approaches for Persistent Scatterers Interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
+                <w:t xml:space="preserve">Victor D. Navarro-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan M. Lopez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-8-1975-2014⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (3), pp.1667-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2013.2253111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118432v1</w:t>
+                <w:t xml:space="preserve">hal-00949784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Approaches for Persistent Scatterers Interferometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1D-Var multilayer assimilation of X-band SAR data into a detailed snowpack model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor D. Navarro-Sanchez</w:t>
+                <w:t xml:space="preserve">Yves Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan M. Lopez-Sanchez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (3), pp.1667-1676. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1975-1987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2013.2253111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-8-1975-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949784v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship Discrimination Using Polarimetric SAR Data and Coherent Time-Frequency Analysis</w:t>
+                <w:t xml:space="preserve">Point Target Classification via Fast Lossless and Sufficient Omega-Psi-Phi Decomposition of High-Resolution and Fully Polarimetric SAR/ISAR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canbin Hu</w:t>
+                <w:t xml:space="preserve">R. Paladini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gangyao Kuang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Martorella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Berizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs5126899⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (3 Numero spécial), pp.798-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPROC.2012.2227894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128573v1</w:t>
+                <w:t xml:space="preserve">hal-00905963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes de l'imagerie Radar à synthèse d'ouverture (RSO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.Te6702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point Target Classification via Fast Lossless and Sufficient Omega-Psi-Phi Decomposition of High-Resolution and Fully Polarimetric SAR/ISAR Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Paladini</w:t>
+                <w:t xml:space="preserve">Ship Discrimination Using Polarimetric SAR Data and Coherent Time-Frequency Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canbin Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Berizzi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gangyao Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 101 (3 Numero spécial), pp.798-830. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (12), pp.6899--6920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPROC.2012.2227894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs5126899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905963v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Imaging Using SAR Tomography and Polarimetric Spectral Estimators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
+                <w:t xml:space="preserve">A New Coherent Similarity Measure for Temporal Multichannel Scene Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esra Erten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Hellwich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 50 (6), pp.2213-2225. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2011.2171494⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 50, pp.2839-2851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2011.2174155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942856v1</w:t>
+                <w:t xml:space="preserve">hal-00942837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossless and Sufficient Psi-Invariant Decomposition of Random Reciprocal Target</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Paladini</w:t>
+                <w:t xml:space="preserve">Object Imaging Using SAR Tomography and Polarimetric Spectral Estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 50 (9), pp.3487-3501. </w:t>
+              <w:t xml:space="preserve">, 2012, 50 (6), pp.2213-2225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2011.2181397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2011.2171494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942830v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Coherent Similarity Measure for Temporal Multichannel Scene Characterization</w:t>
+                <w:t xml:space="preserve">Lossless and Sufficient Psi-Invariant Decomposition of Random Reciprocal Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esra Erten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+                <w:t xml:space="preserve">Riccardo Paladini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Hellwich</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Martorella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Berizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 50, pp.2839-2851. </w:t>
+              <w:t xml:space="preserve">, 2012, 50 (9), pp.3487-3501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2011.2174155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2011.2181397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942837v1</w:t>
+                <w:t xml:space="preserve">hal-00942830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Stripmap SAR Raw Data Generation Taking Into Account Sensor Trajectory Deviations</w:t>
+                <w:t xml:space="preserve">Three-dimensional imaging and scattering Mechanism Estimation over Urban Scences Dual-Baseline Polarimetric InSAR Observations at L-Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaharyar A. Khwaja</w:t>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2011.2111411⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (11), pp.4616-4629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tgrs.2011.2147321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658967v1</w:t>
+                <w:t xml:space="preserve">hal-00802988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional imaging and scattering Mechanism Estimation over Urban Scences Dual-Baseline Polarimetric InSAR Observations at L-Band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">Efficient Stripmap SAR Raw Data Generation Taking Into Account Sensor Trajectory Deviations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaharyar A. Khwaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (11), pp.4616-4629. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (4), pp.794-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tgrs.2011.2147321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2011.2111411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802988v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Displacement Estimation by Maximum Likelihood Texture Tracking</w:t>
               </w:r>
@@ -5700,51 +5700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (3), pp.567-576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5947,51 +5947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6048,135 +6048,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Land Cover Classification with High Resolution Polarimetric SAR Interferometric Data</w:t>
+                <w:t xml:space="preserve">Estimation of Forest Structure, Ground, and Canopy Layer Characteristics From Multibaseline Polarimetric Interferometric SAR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinwu Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Huadong Guo</w:t>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (3), pp.1086-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2009.2031101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584024v1</w:t>
+                <w:t xml:space="preserve">hal-00506656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scatterers Characterisation in Radar Imaging Using Joint Time-Frequency Analysis and Polarimetric Coherent Decompositions</w:t>
               </w:r>
@@ -6214,51 +6210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (3), pp.384-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6286,719 +6282,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Multidimensional Synthetic Aperture Radar Signal Processing</w:t>
+                <w:t xml:space="preserve">Urban Land Cover Classification with High Resolution Polarimetric SAR Interferometric Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Lopez-Martinez</w:t>
+                <w:t xml:space="preserve">Xinwu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huadong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (3), pp.236-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584368v1</w:t>
+                <w:t xml:space="preserve">hal-00584024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying polarimetric SAR data by combining expectation methods with spatial context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Advances in Multidimensional Synthetic Aperture Radar Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01431160902897809⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.159350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/159350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584373v1</w:t>
+                <w:t xml:space="preserve">hal-00584368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Forest Structure, Ground, and Canopy Layer Characteristics From Multibaseline Polarimetric Interferometric SAR Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Classifying polarimetric SAR data by combining expectation methods with spatial context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48 (3), pp.1086-1104. </w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (3), pp.727-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2009.2031101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01431160902897809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506656v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow pack characterization in Mountainous Regions using C-band SAR and a meteorological Model.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">Theme issue on Mapping with SAR Techniques and Applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (2), pp.406-418</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64, pp.433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394354v1</w:t>
+                <w:t xml:space="preserve">hal-00419546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient SAR Raw Data Generation for Anisotropic Urban Scenes Based on Inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaharyar A. Khwaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (4), pp.757-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theme issue on Mapping with SAR Techniques and Applications.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+                <w:t xml:space="preserve">Snow pack characterization in Mountainous Regions using C-band SAR and a meteorological Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Longepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 64, pp.433</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (2), pp.406-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419546v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric Dual-Baseline InSAR Building Height Estimation at L-Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (3), pp.408-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7017,511 +7017,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying-Polarimetric SAR Data by Combining Expectation Methods with Spatial Context.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+                <w:t xml:space="preserve">Scatterers Characterization in radar imaging using joint time-frequency analysis and polarimetric coherent decompositions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxim Neumann</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31 (3-4), pp.727-744</w:t>
+              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3), pp.384-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394185v1</w:t>
+                <w:t xml:space="preserve">hal-00418806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scatterers Characterization in radar imaging using joint time-frequency analysis and polarimetric coherent decompositions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+                <w:t xml:space="preserve">Classifying-Polarimetric SAR Data by Combining Expectation Methods with Spatial Context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (3), pp.384-402</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (3-4), pp.727-744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418806v1</w:t>
+                <w:t xml:space="preserve">hal-00394185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching-Pursuit-Based Analysis of Moving Objects in Polarimetric SAR Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Leducq</w:t>
+                <w:t xml:space="preserve">Multibaseline Polarimetric SAR Interferometry Coherence Optimization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (2), pp.123-127</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.93-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2007.908885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348858v1</w:t>
+                <w:t xml:space="preserve">hal-00256120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibaseline Polarimetric SAR Interferometry Coherence Optimization.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Neumann</w:t>
+                <w:t xml:space="preserve">Matching-Pursuit-Based Analysis of Moving Objects in Polarimetric SAR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.93-97. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.123-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256120v1</w:t>
+                <w:t xml:space="preserve">hal-00348858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially Nonstationary Anisotropic Texture Analysis in SAR Images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (12), pp.3905-3918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7540,1150 +7540,1137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00255779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des données RSO multi-fréquentielles et multi-temporelles pour la cartographie de la neige sèche en environnement alpin</w:t>
+                <w:t xml:space="preserve">Dry snow discrimination in alpine areas from multi-frequency and multi-temporal sar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Martini</w:t>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teledetection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6, pp.45-55</w:t>
+              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 153, issue n° 3, pp.271-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126560v1</w:t>
+                <w:t xml:space="preserve">hal-00101168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation angle preserving a posteriori polarimetric SAR calibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.L. Ainsworth</w:t>
+                <w:t xml:space="preserve">Snow extent mapping in Alpine areas using polarimetric SAR data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.S. Lee</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 44, n° 2, pp.994-1003</w:t>
+              <w:t xml:space="preserve">EARSEL e-Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (1), pp.129-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101120v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00400967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonstationary Spatial Texture Estimation Applied to Adaptative Speckle Reduction of SAR Data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, pp.476-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering-model-based Speckle filtering of polarimetric SAR data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Grunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44, n° 1, pp.176-187;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry Snow discrimination in a high mountainous environment (French Alps) using multi-frequency and multi-temporal polarimetric SAR data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+                <w:t xml:space="preserve">Orientation angle preserving a posteriori polarimetric SAR calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Ainsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Télédétection, Contemporary Publishing International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6 (1), pp.45-55</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44, n° 2, pp.994-1003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00400630v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the double bounce reflection coherent effect in an incoherent electromagnetic scattering model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des données RSO multi-fréquentielles et multi-temporelles pour la cartographie de la neige sèche en environnement alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Dahon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+                <w:t xml:space="preserve">Éric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3, pp.241-245</w:t>
+              <w:t xml:space="preserve">Teledetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101109v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range Resolution Improvement of Airborne SAR Images.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+                <w:t xml:space="preserve">Dry Snow discrimination in a high mountainous environment (French Alps) using multi-frequency and multi-temporal polarimetric SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3, Issue 1, pp.135-139, Digital Object Identifier 10.1109/LGRS.2005.859943</w:t>
+              <w:t xml:space="preserve">Télédétection, Contemporary Publishing International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (1), pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018344v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00400630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow extent mapping in Alpine areas using polarimetric SAR data.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+                <w:t xml:space="preserve">Computing the double bounce reflection coherent effect in an incoherent electromagnetic scattering model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Titin-Schnaider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARSEL e-Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 5 (1), pp.129-136</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.241-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00400967v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry snow discrimination in alpine areas from multi-frequency and multi-temporal sar data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Martini</w:t>
+                <w:t xml:space="preserve">Range Resolution Improvement of Airborne SAR Images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 153, issue n° 3, pp.271-278</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, Issue 1, pp.135-139, Digital Object Identifier 10.1109/LGRS.2005.859943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101168v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building characterization using L-band polarimetric interferometric SAR data.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-stationary natural media analysis from polarimetric SAR data using a 2-D Time-Frequency decomposition approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2, issue 3, pp.347-351, Digital Object Identifier 10.1109/LGRS.2005.851543</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31, n° 1, pp.20-29 E-ISSN 1712-7971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018345v1</w:t>
+                <w:t xml:space="preserve">hal-00019485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la diffusion par des surfaces rugueuses pour l'imagerie radar haute résolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fortuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8715,152 +8702,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-stationary natural media analysis from polarimetric SAR data using a 2-D Time-Frequency decomposition approach.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building characterization using L-band polarimetric interferometric SAR data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 31, n° 1, pp.20-29 E-ISSN 1712-7971</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, issue 3, pp.347-351, Digital Object Identifier 10.1109/LGRS.2005.851543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019485v1</w:t>
+                <w:t xml:space="preserve">hal-00018345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferences Suppression in Synthesized SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8911,64 +8911,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scene Characterization using subaperture polarimetric sar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.M. Boerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9000,277 +9000,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de données SAR multifréquences polarimétriques</w:t>
+                <w:t xml:space="preserve">Unsupervised classification of multifrequency and fully polarimetric SAR images based on the H/A/Alpha-Wishart classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Sen Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF03008829⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39 (11), pp.2332-2342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/36.964969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466146v1</w:t>
+                <w:t xml:space="preserve">hal-01466145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised classification of multifrequency and fully polarimetric SAR images based on the H/A/Alpha-Wishart classifier</w:t>
+                <w:t xml:space="preserve">Classification de données SAR multifréquences polarimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jong-Sen Lee</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 56 (9), pp.510--522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03008829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/36.964969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01466145v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of dual frequency polarimetric data using Gell-Mann parameter set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 36 (19), pp.1646-1647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9330,243 +9330,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ionospheric stripes observed on low latitudes L-band SAR images</w:t>
+                <w:t xml:space="preserve">Characterization of ionosphere irregularities by Synthetic Aperture Radar measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI AP-RASC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, SYDNEY, Australia</w:t>
+              <w:t xml:space="preserve">ICTP-BSS 2025 - International Centre for Theoretical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, ROME, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290815v1</w:t>
+                <w:t xml:space="preserve">hal-05322646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ionosphere irregularities by Synthetic Aperture Radar measurements</w:t>
+                <w:t xml:space="preserve">Characterization of ionospheric stripes observed on low latitudes L-band SAR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Ferro-Famil</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTP-BSS 2025 - International Centre for Theoretical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, ROME, Italy</w:t>
+              <w:t xml:space="preserve">URSI AP-RASC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, SYDNEY, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322646v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'une Source Diffuse à partir des Moments de sa Densité de Puissance en Tomographie SAR</w:t>
               </w:r>
@@ -9710,451 +9710,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced 3D Radar Target Detection and Tracking Using Extended Kalman Filtering for Ambiguity Resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Titouan Tyack</w:t>
+                <w:t xml:space="preserve">SAR images simulation with ionospheric phase screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Radar Symposium (IRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wroclaw, Poland, Jul 2024, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">RADAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921869v1</w:t>
+                <w:t xml:space="preserve">hal-04779584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOCALISATION: A Versatile and Efficient Tool for Raw Data Analysis and RADAR Image Formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Vermet</w:t>
+                <w:t xml:space="preserve">Alpine Snowpack Permittivity Retrieval in Forward-Looking Bistatic Radar (Bizona) Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lekhmissi Harkati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Louvigné</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/radar58436.2024.10994027⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.10966-10970, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/igarss53475.2024.10640859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158235v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR images simulation with ionospheric phase screen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boisot</w:t>
+                <w:t xml:space="preserve">FOCALISATION: A Versatile and Efficient Tool for Raw Data Analysis and RADAR Image Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Vermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Louvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADAR 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Radar Conference (RADAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/radar58436.2024.10994027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779584v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpine Snowpack Permittivity Retrieval in Forward-Looking Bistatic Radar (Bizona) Configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lekhmissi Harkati</w:t>
+                <w:t xml:space="preserve">Enhanced 3D Radar Target Detection and Tracking Using Extended Kalman Filtering for Ambiguity Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Tyack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 International Radar Symposium (IRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wroclaw, Poland, Jul 2024, Wroclaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716642v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavement Inspection and Characterization Using a Constant Offset Sliding Bistatic GB-SAR System and High-Resolution Imaging Techniques</w:t>
               </w:r>
@@ -10309,51 +10309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dierking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Eltoft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pasadena, United States. </w:t>
@@ -10385,178 +10385,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest structure characterization using SAR tomography and an adaptive estimation technique</w:t>
+                <w:t xml:space="preserve">3D SAR imaging using bistatic opposite side acquisitions, the bizona concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nan Ge</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lekhmissi Harkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengda Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Synthetic Aperture Radar, EUSAR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th European Radar Conference (EuRAD) as part of 25th European Microwave Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuRAD54643.2022.9924868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217282v1</w:t>
+                <w:t xml:space="preserve">hal-04056473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELING THE IMPACT OF TEMPORAL DECORRELATION ON INSAR GROUND CANCELLATION TECHNIQUES IN THE FRAME OF TROPICAL FOREST CHARACTERIZATION AT P BAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mariotti d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10597,261 +10632,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTIMATION OF THE VERTICAL STRUCTURE OF A TROPICAL FOREST USING BASIS FUNCTIONS AND PARAMETRIC SAR TOMOGRAPHY</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Huang</w:t>
+                <w:t xml:space="preserve">Forest structure characterization using SAR tomography and an adaptive estimation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ge</w:t>
+                <w:t xml:space="preserve">Nan Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Synthetic Aperture Radar, EUSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Leipzig, Germany. pp.472-475</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086995v1</w:t>
+                <w:t xml:space="preserve">hal-04217282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D SAR imaging using bistatic opposite side acquisitions, the bizona concept</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mengda Wu</w:t>
+                <w:t xml:space="preserve">ESTIMATION OF THE VERTICAL STRUCTURE OF A TROPICAL FOREST USING BASIS FUNCTIONS AND PARAMETRIC SAR TOMOGRAPHY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Radar Conference (EuRAD) as part of 25th European Microwave Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuRAD54643.2022.9924868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056473v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Doppler Processing for the Detection of Small and Slowly-Moving Targets in Highly Ambiguous Radar Context</w:t>
               </w:r>
@@ -10935,1436 +10935,1449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLSAR ANALYSIS OF COHERENT AND DIFFUSE DOUBLE-BOUNCE SCATTERING OCCURING WITHIN A VEGETATED MEDIUM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">CHARACTERIZATION OF ALPINE SNOWPACKS USING A LOW COMPLEXITY PORTABLE MIMO RADAR SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lekhmissi Harkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouttevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324367⟩</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330226v1</w:t>
+                <w:t xml:space="preserve">hal-03330222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERIZATION OF ALPINE SNOWPACKS USING A LOW COMPLEXITY PORTABLE MIMO RADAR SYSTEM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">POLSAR ANALYSIS OF COHERENT AND DIFFUSE DOUBLE-BOUNCE SCATTERING OCCURING WITHIN A VEGETATED MEDIUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330222v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Noise Influence on Radar Signal Focusing and SAR Tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+                <w:t xml:space="preserve">SHIP AND SEA-ICE DISCRIMINATION USING SUB-SPECTRA STRATEGY AND SINGLE POLARIMETRIC SAR IMAGERY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canbin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deliang Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuoyang Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277966v1</w:t>
+                <w:t xml:space="preserve">hal-02297013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Signal Analysis for Full Rank Polarimetric Reconstruction of Coherence Matrix T3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Aghababaee</w:t>
+                <w:t xml:space="preserve">High-Resolution Adaptive 3-D Urban Reconstruction Using Frugal Polarimetric Tomographic SAR Focusing Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilda Schirinzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vannes, France. pp.8128-8131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JURSE.2019.8809007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296906v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New PolTomSAR Decomposition Applied To Vegetated Areas In 3D Imagery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solutions for Spaceborne 3-D Characterisation of Forests using Spaceborne SAR Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 ESA NRSCC Dragon 4 symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ljubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496275v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Angular Resolution of a Scanning Radar with Imperfectly Known Antenna Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Fouetilloux</w:t>
+                <w:t xml:space="preserve">A New PolTomSAR Decomposition Applied To Vegetated Areas In 3D Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lacrouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 ESA NRSCC Dragon 4 symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ljubjana, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475922v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions for Spaceborne 3-D Characterisation of Forests using Spaceborne SAR Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the Angular Resolution of a Scanning Radar with Imperfectly Known Antenna Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fouetilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacrouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 ESA NRSCC Dragon 4 symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Kuta, France. pp.231-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA47423.2019.8959779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496272v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Adaptive 3-D Urban Reconstruction Using Frugal Polarimetric Tomographic SAR Focusing Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yué Huang</w:t>
+                <w:t xml:space="preserve">Phase Noise Influence on Radar Signal Focusing and SAR Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lekhmissi Harkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296860v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERIZATION OF DOUBLE-BOUNCE SCATTERING IN RVOG SCENARIOS USING CONTROLLED HR-POLTOMSAR EXPERIMENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ray Abdo</w:t>
+                <w:t xml:space="preserve">Sparse Signal Analysis for Full Rank Polarimetric Reconstruction of Coherence Matrix T3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aghababaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lelchmissi Harkati</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Ferraioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilda Schirinzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">POLINSAR workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296965v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable wide-band MIMO tomographic radar system for in situ high-resolution 3-D imaging at C band</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+                <w:t xml:space="preserve">CHARACTERIZATION OF DOUBLE-BOUNCE SCATTERING IN RVOG SCENARIOS USING CONTROLLED HR-POLTOMSAR EXPERIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelchmissi Harkati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living planet symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495813v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI-TEMPORAL SPECKLE REDUCTION OF POLARIMETRIC SAR IMAGES: A RATIO-BASED APPROACH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Denis</w:t>
+                <w:t xml:space="preserve">Portable wide-band MIMO tomographic radar system for in situ high-resolution 3-D imaging at C band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lekhmissi Harkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Living planet symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898998⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02296951v1</w:t>
+                <w:t xml:space="preserve">hal-02495813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boreal Forest Above Ground Biomass Retrieval From P-band Tomographic Intensity Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lars Ulander</w:t>
+                <w:t xml:space="preserve">MULTI-TEMPORAL SPECKLE REDUCTION OF POLARIMETRIC SAR IMAGES: A RATIO-BASED APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living planet symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.899-902, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495821v1</w:t>
+                <w:t xml:space="preserve">hal-02296951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined analysis of a tropical forest using polarimetric tomographic SAR data acquired at P band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SARSIM and SARSIM+: data-bases for the development of SAR Tomography in forestry applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mariotti d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thuy Le Toan</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living planet symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Milano, Italy</w:t>
+              <w:t xml:space="preserve">POLINSAR workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495777v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THREE-DIMENSIONAL URBAN CHARACTERIZATION USING POLARIMETRIC SAR CORRELATION TOMOGRAPHIC TECHNIQUES AND TSX/TDX IMAGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12379,2664 +12392,2668 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARSIM and SARSIM+: data-bases for the development of SAR Tomography in forestry applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pardini</w:t>
+                <w:t xml:space="preserve">Système Radar MIMO en Bande C Pour la Caractérisation à Haute Résolution de Volumes Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lekhmissi Harkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296882v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système Radar MIMO en Bande C Pour la Caractérisation à Haute Résolution de Volumes Complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Avrillon</w:t>
+                <w:t xml:space="preserve">Boreal Forest Above Ground Biomass Retrieval From P-band Tomographic Intensity Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Blomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Ulander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Living planet symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496684v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTIPLE SCATTERER DETECTION OVER ARTIFICIAL MEDIA USING SAR TOMOGRAPHY AND HIGH-RESOLUTION SPECTRAL ESTMATION TECHNIQUES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refined analysis of a tropical forest using polarimetric tomographic SAR data acquired at P band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Le Toan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Living planet symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296946v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHIP AND SEA-ICE DISCRIMINATION USING SUB-SPECTRA STRATEGY AND SINGLE POLARIMETRIC SAR IMAGERY</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zuoyang Zhong</w:t>
+                <w:t xml:space="preserve">MULTIPLE SCATTERER DETECTION OVER ARTIFICIAL MEDIA USING SAR TOMOGRAPHY AND HIGH-RESOLUTION SPECTRAL ESTMATION TECHNIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297013v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive continuous beam steering in quasi-optical antenna solutions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating Spaceborne L-band PolTomoSAR for Forest Biomass Retrieval based on Airborne SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Blomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Ulander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Soja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation, EuCAP 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of EUSAR 2018: 12th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aachen, Germany. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042761v1</w:t>
+                <w:t xml:space="preserve">hal-02137374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPROVED CHARACTERIZATION OF A TROPICAL FOREST USING POLARIMETRIC TOMOGRAPHIC SAR DATA ACQUIRED AT P BAND</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Land Use/Cover Classification and Forest Quantitative Information Extraction Based on Spaceborne SA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erxue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zengyuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Hong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 ESA NRSCC Dragon 4 symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Xi'an, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018913v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLSARPRO-BIO AN ESA EDUCATIONAL TOOLBOX USED FOR SELF-EDUCATION IN THE FIELD OF POLSAR, POL-INSAR AND POL-TOMOSAR DATA ANALYSIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Pottier</w:t>
+                <w:t xml:space="preserve">Polarimetric analysis of oil contaminated laboratory grown saltwater ice imaged by a Ground Based SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Myrnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brekke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves-Louis Desnos</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Petrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of EUSAR 2018: 12th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aachen, Germany. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018916v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLARIMETRIC COHERENCE OPTIMIZATION AS A MULTIDIMENSIONAL POLARIMETRIC SAR SIGNAL PROCESSING TOOL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-Band 2×2 MIMO multi-carrier tomographic radar for complex environment volumetric imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Harkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/igarss.2018.8519068⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements and Applications, CAMA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. pp.8530499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018911v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric analysis of oil contaminated laboratory grown saltwater ice imaged by a Ground Based SAR</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances in the Characterization of Forests using SAR Tomography in Spaceborne Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erxue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EUSAR 2018: 12th European Conference on Synthetic Aperture Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Aachen, Germany. pp.1-4</w:t>
+              <w:t xml:space="preserve">2018 ESA NRSCC Dragon 4 symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137373v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Band 2×2 MIMO multi-carrier tomographic radar for complex environment volumetric imaging</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptive Continous Beam Steering in Quasi-optical Antenna Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Dehghani Kodnoeih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Motta-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Letestu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements and Applications, CAMA 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, London, United Kingdom. paper 1570407059</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042531v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in the Characterization of Forests using SAR Tomography in Spaceborne Configurations</w:t>
+                <w:t xml:space="preserve">IMPROVED CHARACTERIZATION OF A TROPICAL FOREST USING POLARIMETRIC TOMOGRAPHIC SAR DATA ACQUIRED AT P BAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. El Hajj Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tebaldini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wen Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 ESA NRSCC Dragon 4 symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.8590-8593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496291v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Continous Beam Steering in Quasi-optical Antenna Solutions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">POLARIMETRIC COHERENCE OPTIMIZATION AS A MULTIDIMENSIONAL POLARIMETRIC SAR SIGNAL PROCESSING TOOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/igarss.2018.8519068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684416v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land Use/Cover Classification and Forest Quantitative Information Extraction Based on Spaceborne SA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhao Lei</w:t>
+                <w:t xml:space="preserve">POLSARPRO-BIO AN ESA EDUCATIONAL TOOLBOX USED FOR SELF-EDUCATION IN THE FIELD OF POLSAR, POL-INSAR AND POL-TOMOSAR DATA ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wen Hong</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Fitrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Louis Desnos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 ESA NRSCC Dragon 4 symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6568-6571, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/igarss.2018.8517841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496294v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la résolution angulaire d’un radar FMCW panoramique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptive continuous beam steering in quasi-optical antenna solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R.D. Kodnoeih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Negrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Letestu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées URSI, "géolocalisation et navigation dans l'espace et le temps"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation, EuCAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2018.1007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478263v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolSARpro-BIO The new scientific toolbox for ESA and third party fully polarimetric SAR missions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Pottier</w:t>
+                <w:t xml:space="preserve">Amélioration de la résolution angulaire d’un radar FMCW panoramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fouetilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y.-L. Desnos</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Synthetic Aperture Radar, EUSAR 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aachen, Germany. pp.780-783</w:t>
+              <w:t xml:space="preserve">Journées URSI, "géolocalisation et navigation dans l'espace et le temps"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874633v1</w:t>
+                <w:t xml:space="preserve">hal-02478263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Doppler Processing for the Detection of Small and Slowly-Moving Targets in Highly Ambiguous Radar Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Aouchiche</w:t>
+                <w:t xml:space="preserve">PolSARpro-BIO The new scientific toolbox for ESA and third party fully polarimetric SAR missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Adnet</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fitrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-L. Desnos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 26th European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th European Conference on Synthetic Aperture Radar, EUSAR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aachen, Germany. pp.780-783</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137370v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afrisar-Tropisar: Forest Biomass Retrieval by P-Band Sar Tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Villard</w:t>
+                <w:t xml:space="preserve">New Doppler Processing for the Detection of Small and Slowly-Moving Targets in Highly Ambiguous Radar Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aouchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517464⟩</w:t>
+              <w:t xml:space="preserve">2018 26th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.5862-5865, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296922v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Spaceborne L-band PolTomoSAR for Forest Biomass Retrieval based on Airborne SAR Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erik Blomberg</w:t>
+                <w:t xml:space="preserve">Afrisar-Tropisar: Forest Biomass Retrieval by P-Band Sar Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-N. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EUSAR 2018: 12th European Conference on Synthetic Aperture Radar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, France. pp.8675-8678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137374v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR tomography from bistatic single-pass interferometers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Similarity criterion for SAR tomography over dense urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rambour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Oriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8126912⟩</w:t>
+              <w:t xml:space="preserve">IEEE IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739939v1</w:t>
+                <w:t xml:space="preserve">ujm-01623092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of tropical forest Above Ground Biomass estimation techniques based on Polarimetric and Tomographic SAR data acquired at P band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
+                <w:t xml:space="preserve">First demonstration of space-borne Tomosar using Terrasar-x/Tandem-x Full-polarimetric acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Khati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thuy Le Toan</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Radar Conference (EURAD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th Annual IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.5275-5276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8128192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EURAD.2017.8249139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01770196v1</w:t>
+                <w:t xml:space="preserve">hal-01739937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrain Correction Methods For Multi-dimensional SAR Data Applied To Forest Above Ground Biomass Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erxue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zengyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 ESA NRSCC Dragon 4 symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First demonstration of space-borne Tomosar using Terrasar-x/Tandem-x Full-polarimetric acquisitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">U. Khati</w:t>
+                <w:t xml:space="preserve">Comparison of tropical forest Above Ground Biomass estimation techniques based on Polarimetric and Tomographic SAR data acquired at P band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Singh</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Le Toan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th European Radar Conference (EURAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EURAD.2017.8249139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8128192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01739937v1</w:t>
+                <w:t xml:space="preserve">hal-01770196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of SAOCOM CS data processing for the characterization of forested areas using polarimetric SAR tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAR tomography from bistatic single-pass interferometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Azcueta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.2468-2471, </w:t>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.133-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8126912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739938v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la résolution angulaire d'un radar FMCW panoramique</w:t>
               </w:r>
@@ -15156,90 +15173,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-Band SAR tomography for the characterization of tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Le Toan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.5862-5865, </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15267,10193 +15284,10128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision Target Detection Using a Single Antenna for Automotive RADAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of SAOCOM CS data processing for the characterization of forested areas using polarimetric SAR tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleymane Abakar Issakha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frantz Bodereau</w:t>
+                <w:t xml:space="preserve">M. Azcueta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Symposium (IRS) 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th Annual IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.2468-2471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555713v1</w:t>
+                <w:t xml:space="preserve">hal-01739938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity criterion for SAR tomography over dense urban area</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Tupin</w:t>
+                <w:t xml:space="preserve">Collision Target Detection Using a Single Antenna for Automotive RADAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Abakar Issakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Nicolas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Bodereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IGARSS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Radar Symposium (IRS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01623092v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final report on techniques for deriving land-use land-cover and forest information from Polarimetric Sar Interferometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Li Z.</w:t>
+                <w:t xml:space="preserve">Simulation of radar backscattering from snowpack at X-band and Ku-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRAGON 3 Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Wuhan, China</w:t>
+              <w:t xml:space="preserve">EGU 2016 - European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.2016 - 17906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134978v1</w:t>
+                <w:t xml:space="preserve">hal-01535481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric characterization of 3-D scenes using high-resolution and Full-Rank Polarimetric tomographic SAR focusing</w:t>
+                <w:t xml:space="preserve">Tropical forest biomass estimation using P-band Polarimetric SAR Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Le Toan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466139v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Above Ground Biomass of Tropical Forests using Polarimetric and Tomographic SAR Data Acquired at P Band and 3-D Imaging Techniques (Invited)</w:t>
+                <w:t xml:space="preserve">Effects of Wave Propagation Velocity on X- And Ku-Band Tomographic Sar Imaging of Snowpack and Sea Ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465671v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical forest biomass retrieval using P-band PolTomSAR data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">3-D imaging using polarimetric diversity, processing techniques and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. El Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EUSAR 2016: 11th European Conference on Synthetic Aperture Radar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481940, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403177v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penetration depth of Synthetic Aperture Radar signals in ice and snow: an analytical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D imaging for underfoliage targets using L-band multibaseline polinsar data and sparse estimation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Levy Vehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Gay</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Remote Sensing and Modeling of Surface Properties</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2016 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/igarss.2016.7729373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535482v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated biomass retrieval from the spaceborne tomographic Saocom-CS mission at L-band</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.J. Soja</w:t>
+                <w:t xml:space="preserve">Point-target free phase calibration of InSAR data stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Planet Symposium 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Beijing, China. pp.1440-1443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380640v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging for underfoliage targets using L-band multibaseline polinsar data and sparse estimation methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Levy Vehel</w:t>
+                <w:t xml:space="preserve">Simulated biomass retrieval from the spaceborne tomographic Saocom-CS mission at L-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Soja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M.H. Ulander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2016 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Living Planet Symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418435v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-target free phase calibration of InSAR data stacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">SAR tomography of natural environments: Signal processing, applications, and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. M. d'Alessandro</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Beijing, China. pp.1440-1443, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729368⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Beijing, China. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7728991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466138v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR tomography of natural environments: Signal processing, applications, and future challenges</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Penetration depth of Synthetic Aperture Radar signals in ice and snow: an analytical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Remote Sensing and Modeling of Surface Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466137v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Wave Propagation Velocity on X- And Ku-Band Tomographic Sar Imaging of Snowpack and Sea Ice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Final report on techniques for deriving land-use land-cover and forest information from Polarimetric Sar Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong W.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Z.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">DRAGON 3 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465611v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D imaging using polarimetric diversity, processing techniques and applications</w:t>
+                <w:t xml:space="preserve">Polarimetric characterization of 3-D scenes using high-resolution and Full-Rank Polarimetric tomographic SAR focusing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481940⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Beijing, China. pp.5694-5697, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7730487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368117v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical forest biomass retrieval using P-band PolTomSAR data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of the Above Ground Biomass of Tropical Forests using Polarimetric and Tomographic SAR Data Acquired at P Band and 3-D Imaging Techniques (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.L. Toan</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Le Toan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Synthetic Aperture Radar (EUSAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hamburg, Germany. pp.51-54</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605309v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Calibration of Tomographic SAR data using volumetric natural targets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Tropical forest biomass retrieval using P-band PolTomSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. El Hajj Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. M. Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Le Toan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tebaldini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of EUSAR 2016: 11th European Conference on Synthetic Aperture Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Hamburg, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403175v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the tradeoff between resolution and ambiguities for non-uniform linear arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Abakar-Issakha</w:t>
+                <w:t xml:space="preserve">Tropical forest biomass retrieval using P-band PolTomSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.E. Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Bodereau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Toan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Conference on Synthetic Aperture Radar (EUSAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hamburg, Germany. pp.51-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555721v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Characterization of Underfoliage Targets Using L-band To- mographic SAR Data and A Wavelet-Based Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+                <w:t xml:space="preserve">Phase Calibration of Tomographic SAR data using volumetric natural targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mariotti d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2016 - 11th European Conference on Synthetic Aperture Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of EUSAR 2016: 11th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hamburg, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418677v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive solution for the detection of small and slowly-moving targets in highly ambiguous radar context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Aouchiche</w:t>
+                <w:t xml:space="preserve">On the tradeoff between resolution and ambiguities for non-uniform linear arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abakar-Issakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Adnet</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bodereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 European Radar Conference (EuRAD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Washington, United States. pp.1052-1055, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2016.7906002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466140v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical forest biomass estimation using P-band Polarimetric SAR Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Characterization of Underfoliage Targets Using L-band To- mographic SAR Data and A Wavelet-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">EUSAR 2016 - 11th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465614v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of radar backscattering from snowpack at X-band and Ku-band</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
+                <w:t xml:space="preserve">An adaptive solution for the detection of small and slowly-moving targets in highly ambiguous radar context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aouchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2016 - European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.2016 - 17906</w:t>
+              <w:t xml:space="preserve">2016 European Radar Conference (EuRAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, London, United Kingdom. pp.101-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535481v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the characterization of forest structure and biomass in air- and space-borne configurations using polarimetric SAR tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very high resolution imaging of the vertical structure of snowpack and sea ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Pottier</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRAGON 3 Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Interlaken, Switzerland</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Retrieval od Bio- and Geo-physical Parameters from SAR data for Land applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Harwell, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134968v1</w:t>
+                <w:t xml:space="preserve">hal-01281850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of sea ice and lake ice using Ground-Based SAR tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
+                <w:t xml:space="preserve">Time-frequency polarimetric analyses of maritime environments in high resolution SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Banda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Torbjorn Eltoft</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2015 IEEE International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Frascati, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279744v1</w:t>
+                <w:t xml:space="preserve">hal-01142731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods for reflectarray diagnostic from far field measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+                <w:t xml:space="preserve">Characterization of snow covers using SAR tomography - experimental results from the AlpSAR campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation USNC/URSI National Radio Science Meeting, 2015 IEEE International Symposium on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific days of URSI-France: probing matter with electromagnetic waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Edimburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279742v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentials of SAOCOM-CS Tomography for Boreal Forest Biomass Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+                <w:t xml:space="preserve">Estimation of crop parameters using multi-temporal optical and radar polarimetric satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Betbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Fieuzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Philippets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lars Ulander</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Retrieval od Bio- and Geo-physical Parameters from SAR data for Land applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France. pp.963702-963702-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2194781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279739v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced OMP algorithm for the detection and estimation of closely spaced moving objects in the presence of Doppler ambiguities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Aouchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Desodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radar Conference, 2015 IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Johannesburg, Saudi Arabia. pp.260-265, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RadarConf.2015.7411891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of crop parameters using multi-temporal optical and radar polarimetric satellite data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Philippets</w:t>
+                <w:t xml:space="preserve">Comparison of methods for reflectarray diagnostic from far field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Baup</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SPIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2194781⟩</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation USNC/URSI National Radio Science Meeting, 2015 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.398-399, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279738v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of snow covers using SAR tomography - experimental results from the AlpSAR campaign</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Davy</w:t>
+                <w:t xml:space="preserve">Potentials of SAOCOM-CS Tomography for Boreal Forest Biomass Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Blomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Soja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Ulander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific days of URSI-France: probing matter with electromagnetic waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Edimburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Retrieval od Bio- and Geo-physical Parameters from SAR data for Land applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Harwell, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142773v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowpack characterization using SAR tomography - experimental results of the AlpSAR campaign</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in the characterization of forest structure and biomass in air- and space-borne configurations using polarimetric SAR tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar Conference (EuRAD), 2015 European</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DRAGON 3 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Interlaken, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279741v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Forest Biomass Retrieval using P-Band PolTomSAR Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
+                <w:t xml:space="preserve">Investigation of sea ice and lake ice using Ground-Based SAR tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjorn Eltoft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2015 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.5276-5279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7327025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142727v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la rétrodiffusion radar du manteau neigeux. Comparaison avec les données d'un radar SOL et TSX (projet NoSREx)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
+                <w:t xml:space="preserve">Snowpack characterization using SAR tomography - experimental results of the AlpSAR campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Environnement ElectroMagnétique des radars à l’horizon 2020 : quels enjeux en termes de modélisation et moyens de mesures ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radar Conference (EuRAD), 2015 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.33-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuRAD.2015.7346230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253626v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la rétrodiffusion radar d'un manteau neigeux. Comparaison avec les données du projet NoSREx</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
+                <w:t xml:space="preserve">Tropical Forest Biomass Retrieval using P-Band PolTomSAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatima Karbou</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Le Toan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SHF, Glaciologie - Nivologie - Hydrologie de Montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253604v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building profile reconstruction using TerraSAR-X data time-series and tomographic techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martina Porfiri</w:t>
+                <w:t xml:space="preserve">Simulation de la rétrodiffusion radar du manteau neigeux. Comparaison avec les données d'un radar SOL et TSX (projet NoSREx)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Karbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis of Multitemporal Remote Sensing Images (Multi-Temp), 2015 8th International Workshop on the</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’Environnement ElectroMagnétique des radars à l’horizon 2020 : quels enjeux en termes de modélisation et moyens de mesures ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gif sur Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279745v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing approach for reflectarray diagnostic from far field measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+                <w:t xml:space="preserve">Simulation de la rétrodiffusion radar d'un manteau neigeux. Comparaison avec les données du projet NoSREx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Karbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar Conference (EuRAD), 2015 European</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées SHF, Glaciologie - Nivologie - Hydrologie de Montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279740v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of soil respons under a vegetation layer using TomSAR data and ground-based TomSAR data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Lahlou</w:t>
+                <w:t xml:space="preserve">Building profile reconstruction using TerraSAR-X data time-series and tomographic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Porfiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain-Bailhache</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2015 IEEE International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326019⟩</w:t>
+              <w:t xml:space="preserve">Analysis of Multitemporal Remote Sensing Images (Multi-Temp), 2015 8th International Workshop on the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Annecy, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279743v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of TangoSat and Biomass tomographic modes for the characterization of boreal forests using airborne SAR measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressed sensing approach for reflectarray diagnostic from far field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radar Conference (EuRAD), 2015 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.289-292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuRAD.2015.7346294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142722v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high resolution imaging of the vertical structure of snowpack and sea ice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of TangoSat and Biomass tomographic modes for the characterization of boreal forests using airborne SAR measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Retrieval od Bio- and Geo-physical Parameters from SAR data for Land applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Harwell, United Kingdom</w:t>
+              <w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281850v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-frequency polarimetric analyses of maritime environments in high resolution SAR data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Banda</w:t>
+                <w:t xml:space="preserve">Study of soil respons under a vegetation layer using TomSAR data and ground-based TomSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain-Bailhache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2015 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.1324-1327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142731v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between DMRT simulations for multilayer snowpack and data from NoSREx report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
+                <w:t xml:space="preserve">P-band polarimetric SAR tomography for tropical forest structure characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Radar Conference (EuRAD), 2014 11th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118453v1</w:t>
+                <w:t xml:space="preserve">hal-01142788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Imaging of the Snowpack at X- and Ku-Band: Results from the AlpSAR Campaign</w:t>
+                <w:t xml:space="preserve">3D SAR imaging of the snowpack at X- and Ku-Band: results from the AlpSAR campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA workshop on novel mission cncepts for snow and cryosphere research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">EUSAR 2014; 10th European Conference on Synthetic Aperture Radar; Proceedings of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142751v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive grid OMP technique for the detection of low reflectivity moving objects in the presence of Doppler ambiguities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D SAR imaging of the snowpack in presence of propagation velocity changes: Results from the AlpSAR campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar Conference (Radar), 2014 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142787v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-band polarimetric SAR tomography for tropical forest structural characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie SAR multi-modale pour la télédétection d’environnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2014; 10th European Conference on Synthetic Aperture Radar; Proceedings of</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Mission pour l'interdisciplinarité du CNRS. Journées imagerie: reconstruction d’images et à l’observation de la Terre et de l’Univers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142777v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie SAR multi-modale pour la télédétection d’environnements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOCEM V4 - radar simulation of ship at sea for SAR and ISAR applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Louvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mission pour l'interdisciplinarité du CNRS. Journées imagerie: reconstruction d’images et à l’observation de la Terre et de l’Univers.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">EUSAR 2014; 10th European Conference on Synthetic Aperture Radar; Proceedings of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145341v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the TangoSat tomographic mode for the characterization of boreal forests using airborne SAR measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieving soil moisture below a vegetation layer using polarimetric tomographic SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Lahlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ESA SAOCOM Companion Satellite Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142749v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving soil moisture below a vegetation layer using polarimetric tomographic SAR data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the TangoSat tomographic mode for the characterization of boreal forests using airborne SAR measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">1st ESA SAOCOM Companion Satellite Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142781v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOCEM V4 - radar simulation of ship at sea for SAR and ISAR applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corentin Le Barbu</w:t>
+                <w:t xml:space="preserve">Characterization of scatterers by their energetic dispersive and anisotropic behaviors in high-resolution laboratory radar imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2014; 10th European Conference on Synthetic Aperture Radar; Proceedings of</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2014, Québec, Canada. pp.4715 - 4718, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142776v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of scatterers by their energetic dispersive and anisotropic behaviors in high-resolution laboratory radar imagery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">Adaptive grid OMP technique for the detection of low reflectivity moving objects in the presence of Doppler ambiguities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Desodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radar Conference (Radar), 2014 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104803v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D imaging of sea ice using ground-based tomographic SAR data and comparison of the measurements with TerraSAR-X data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
+                <w:t xml:space="preserve">P-band polarimetric SAR tomography for tropical forest structural characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Eltoft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">EUSAR 2014; 10th European Conference on Synthetic Aperture Radar; Proceedings of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142784v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Three-Dimensional Imaging of Sea Ice using Ground-Based Tomographic SAR Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Imaging of the Snowpack at X- and Ku-Band: Results from the AlpSAR Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Eltoft</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2014; 10th European Conference on Synthetic Aperture Radar; Proceedings of</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ESA workshop on novel mission cncepts for snow and cryosphere research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142778v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric time-frequency analysis of vessels in Spotlight SAR images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Banda</w:t>
+                <w:t xml:space="preserve">Comparison between DMRT simulations for multilayer snowpack and data from NoSREx report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.5040 - 5043, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142786v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high-resolution three-dimensional imaging of natural environments using a tomographic ground-based SAR system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-D imaging of sea ice using ground-based tomographic SAR data and comparison of the measurements with TerraSAR-X data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Leconte</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Eltoft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2014 8th European Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142789v1</w:t>
+                <w:t xml:space="preserve">hal-01142784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-band polarimetric SAR tomography for tropical forest structure characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
+                <w:t xml:space="preserve">High Resolution Three-Dimensional Imaging of Sea Ice using Ground-Based Tomographic SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Eltoft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radar Conference (EuRAD), 2014 11th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EUSAR 2014; 10th European Conference on Synthetic Aperture Radar; Proceedings of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142788v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D SAR imaging of the snowpack at X- and Ku-Band: results from the AlpSAR campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarimetric time-frequency analysis of vessels in Spotlight SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Banda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tebaldini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2014; 10th European Conference on Synthetic Aperture Radar; Proceedings of</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142779v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D SAR imaging of the snowpack in presence of propagation velocity changes: Results from the AlpSAR campaign</w:t>
+                <w:t xml:space="preserve">Very high-resolution three-dimensional imaging of natural environments using a tomographic ground-based SAR system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2014 8th European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142782v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship detection using polarimetric RadarSat-2 data and multi-dimensional coherent Time-Frequency analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Canbin Hu</w:t>
+                <w:t xml:space="preserve">Under-foliage target detection using Multi-Baseline L-band PolInSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S.N. Anfinsen</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2013 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142638v1</w:t>
+                <w:t xml:space="preserve">hal-01142792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution three-dimensional imaging of a snowpack from ground-based sar data acquired at X and Ku Band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+                <w:t xml:space="preserve">Polarimetric tomography for forest parameters retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142796v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Characterization of tropical Forest at P Band using Polarimetric SAR Tomography with the RVoG Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
+                <w:t xml:space="preserve">Attempt of alpine glacier flow modeling based on correlation measurements of high resolution SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2013 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.240-243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6721136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142652v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under-foliage target detection using multi-baseline L-band PolInSAR data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of parametric and non-parametric approaches for the full-rank polarimetric SAR tomography of volumetric environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar Symposium (IRS), 2013 14th International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142799v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempt of alpine glacier flow modeling based on correlation measurements of high resolution SAR images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3‐D Characterization of Snowpacks at X and Ku Bands by VHR Tomography using the GB ‐ PoSAR Multibaseline System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESA Living Planet Symposium 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Edimburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953770v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of parametric and non-parametric approaches for the full-rank polarimetric SAR tomography of volumetric environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomographic SAR data analysis based on three-dimensional Monte Carlo simulations of Maxwell's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142794v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3‐D Characterization of Snowpacks at X and Ku Bands by VHR Tomography using the GB ‐ PoSAR Multibaseline System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Under-foliage target detection using multi-baseline L-band PolInSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boutet</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet Symposium 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Edimburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Radar Symposium (IRS), 2013 14th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142748v1</w:t>
+                <w:t xml:space="preserve">hal-01142799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic SAR data analysis based on three-dimensional Monte Carlo simulations of Maxwell's equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Bellez</w:t>
+                <w:t xml:space="preserve">High resolution three-dimensional imaging of a snowpack from ground-based sar data acquired at X and Ku Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142797v1</w:t>
+                <w:t xml:space="preserve">hal-01142796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric tomography for forest parameters retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
+                <w:t xml:space="preserve">Ship detection using polarimetric RadarSat-2 data and multi-dimensional coherent Time-Frequency analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canbin Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brekke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Anfinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">POLinSAR 2013 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142793v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric decomposition analysis of Sea Ice data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Moen</w:t>
+                <w:t xml:space="preserve">Structural Characterization of tropical Forest at P Band using Polarimetric SAR Tomography with the RVoG Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2013 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142635v1</w:t>
+                <w:t xml:space="preserve">hal-01142652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dimensional coherent Time-Frequency analysis for ship detection in polsar imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Canbin Hu</w:t>
+                <w:t xml:space="preserve">Polarimetric decomposition analysis of Sea Ice data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Moen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doulgeris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Anfinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">POLinSAR 2013 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142795v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ML tomography based on the MB RVoG model: optimal estimation of a covariance matrix structured as a sum of two Kronecker products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-dimensional coherent Time-Frequency analysis for ship detection in polsar imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canbin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gangyao Kuang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2013 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142590v1</w:t>
+                <w:t xml:space="preserve">hal-01142795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under-foliage Target Detection using Multi-Baseline L-Band PolInSAR Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ML tomography based on the MB RVoG model: optimal estimation of a covariance matrix structured as a sum of two Kronecker products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2013 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142657v1</w:t>
+                <w:t xml:space="preserve">hal-01142590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric tomography for structural characterization of tropical forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
+                <w:t xml:space="preserve">Under-foliage Target Detection using Multi-Baseline L-Band PolInSAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar Conference (EuRAD), 2013 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">POLinSAR 2013 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142800v1</w:t>
+                <w:t xml:space="preserve">hal-01142657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-frequency polarimetric analysis of sea ice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Brekke</w:t>
+                <w:t xml:space="preserve">Polarimetric tomography for structural characterization of tropical forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Aperture Radar (APSAR), 2013 Asia-Pacific Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Radar Conference (EuRAD), 2013 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142801v1</w:t>
+                <w:t xml:space="preserve">hal-01142800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under-foliage target detection using Multi-Baseline L-band PolInSAR data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
+                <w:t xml:space="preserve">Multi-frequency polarimetric analysis of sea ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Eltoft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doulgeris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brekke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Synthetic Aperture Radar (APSAR), 2013 Asia-Pacific Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142792v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PoSAR: a VHR tomographic GB-SAR system Application to snow cover 3-D imaging at X and Ku Bands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glacier surface velocity measure based on polarimetric tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esra Erten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Chesnokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuRAD 2012 - 9th European Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.130-133</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.3126-3129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907581v1</w:t>
+                <w:t xml:space="preserve">hal-00949804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical forest structure estimation using polarimetric SAR tomography at P-BAND</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yué Huang</w:t>
+                <w:t xml:space="preserve">PolSARPro V5.0: An ESA educational toolbox used for self-education in the field of POLSAR and POL-INSAR data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing IGARSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.7593-7596</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2012 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949829v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution SAR tomography using full rank polarimetric spectral estimators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bootstrap method for maximum likelihood displacement estimation of glaciers surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.252-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6351590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907574v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different polarimetric tomographic estimation techniques with respect to LiDAR measurements for the 3-D characterization of buildings using intermediate resolution L-band SAR data sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
+                <w:t xml:space="preserve">Tropical forest structure estimation using polarimetric SAR tomography at P-BAND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Qiaoping Zhang</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Aperture Radar, 2012. EUSAR. 9th European Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.7593-7596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142804v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer snowpack backscattering model and assimilation of TERRASAR-X satellite data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution SAR tomography using full rank polarimetric spectral estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.5856-5859</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949820v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric SAR tomography of artificial and natural environments: techniques and applications</w:t>
+                <w:t xml:space="preserve">PoSAR: a VHR tomographic GB-SAR system Application to snow cover 3-D imaging at X and Ku Bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 3rd International Polarimetric SAR Workshop in Niigata (POLSAR-WS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Niigata, Japan</w:t>
+              <w:t xml:space="preserve">EuRAD 2012 - 9th European Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.130-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145337v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacier surface velocity measure based on polarimetric tracking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+                <w:t xml:space="preserve">Multilayer snowpack backscattering model and assimilation of TERRASAR-X satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.3126-3129</w:t>
+              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.5856-5859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949804v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolSARPro V5.0: An ESA educational toolbox used for self-education in the field of POLSAR and POL-INSAR data analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+                <w:t xml:space="preserve">Comparison of different polarimetric tomographic estimation techniques with respect to LiDAR measurements for the 3-D characterization of buildings using intermediate resolution L-band SAR data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaoping Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2012 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Synthetic Aperture Radar, 2012. EUSAR. 9th European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142805v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrap method for maximum likelihood displacement estimation of glaciers surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarimetric SAR tomography of artificial and natural environments: techniques and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 3rd International Polarimetric SAR Workshop in Niigata (POLSAR-WS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Niigata, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6351590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00949798v1</w:t>
+                <w:t xml:space="preserve">hal-01145337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Quad‐Pol and Single‐Pol RADARSAT‐2 Data for Monitoring Cold Alpine and Outlet Antarctic Glaciers</w:t>
+                <w:t xml:space="preserve">Suivi de texture par le Maximum de Vraisemblance dans les images RSO Polarimétriques Haute Résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640859v1</w:t>
+                <w:t xml:space="preserve">hal-00646098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H/α Unsupervised Classification for Highly Textured Polinsar Images using Information Geometry of Covariance Matrices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+                <w:t xml:space="preserve">Lossless psi invariant decomposition deterministic target.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Paladini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Berizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 5 p</w:t>
+              <w:t xml:space="preserve">POLINSAR 2011, Workshop on Applications of SAR Polarimetry and Polarimetric Interferometry, ESA-ESRIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640761v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic backscattering model for snowpack adapted to X-band and Ku-band SAR satellite data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Durand</w:t>
+                <w:t xml:space="preserve">Polsar Radarsat-2 Satellite Image Time Series Mining Over the Chamonix Mont-Blanc Test Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Julea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Guyomarc’h</w:t>
+                <w:t xml:space="preserve">Fernanda Ledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRP OSC 2011 - WCRP Open Science Conference: Climate Research in Service to Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.T200A</w:t>
+              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp 1191-1194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646175v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Information Geometry for Polarimetric SAR Classification in Heterogeneous Areas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving SAR tomography performance using efficient sensor configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cristallini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pastina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRS 2011 - 12th International Radar Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany. pp.669-674</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.4225-4228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640864v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric SAR tomography of tropical forests at P-BAND</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarimetric methods for tomographic imaging of natural volumetric media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lardeux</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1373-1376</w:t>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.2712-2714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949846v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving SAR tomography performance using efficient sensor configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de la géométrie de l'information pour la classification d'images SAR polarimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Lombardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.4225-4228</w:t>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944598v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric methods for tomographic imaging of natural volumetric media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromagnetic backscattering model for snowpack adapted to X-band and Ku-band SAR satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Guyomarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.2712-2714</w:t>
+              <w:t xml:space="preserve">WCRP OSC 2011 - WCRP Open Science Conference: Climate Research in Service to Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.T200A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944594v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la géométrie de l'information pour la classification d'images SAR polarimétriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Information Geometry for Polarimetric SAR Classification in Heterogeneous Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4 p</w:t>
+              <w:t xml:space="preserve">IRS 2011 - 12th International Radar Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany. pp.669-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640866v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polsar Radarsat-2 Satellite Image Time Series Mining Over the Chamonix Mont-Blanc Test Site</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Ledo</w:t>
+                <w:t xml:space="preserve">Polarimetric SAR tomography of tropical forests at P-BAND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Méger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp 1191-1194</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1373-1376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620881v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Extension of the Product Model in Polsar Processing for Unsupervised Classification Using Information Geometry of Covariance Matrices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Using Quad‐Pol and Single‐Pol RADARSAT‐2 Data for Monitoring Cold Alpine and Outlet Antarctic Glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640872v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Likelihood Shift Estimation using High Resolution Polarimetric SAR Clutter Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+                <w:t xml:space="preserve">H/α Unsupervised Classification for Highly Textured Polinsar Images using Information Geometry of Covariance Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640768v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Speckle Filtring of Polarimetric SAR Data on Different Classification Methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Extension of the Product Model in Polsar Processing for Unsupervised Classification Using Information Geometry of Covariance Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049376⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1361-1364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00985443v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossless psi invariant decomposition deterministic target.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Paladini</w:t>
+                <w:t xml:space="preserve">Maximum Likelihood Shift Estimation using High Resolution Polarimetric SAR Clutter Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Berizzi</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2011, Workshop on Applications of SAR Polarimetry and Polarimetric Interferometry, ESA-ESRIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803748v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de texture par le Maximum de Vraisemblance dans les images RSO Polarimétriques Haute Résolution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Speckle Filtring of Polarimetric SAR Data on Different Classification Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1052 - 1055, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646098v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00985443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum likelihood texture tracking in highly heterogeneous PolSAR clutter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarimetric SAR tomography of artificial and natural environments: techniques and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Gay</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Action Images et télédétection GdR ISIS / CCT TSI CNES, Reconnaissance d'objets en imagerie de télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507088v1</w:t>
+                <w:t xml:space="preserve">hal-01145338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Classification in Highly Textured SAR Images</w:t>
+                <w:t xml:space="preserve">A statistical approach to polarimetric SAR data classifiaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556549v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Test statistic for high resolution polarimetric SAR Data classification</w:t>
+                <w:t xml:space="preserve">Polarimetric Classification in Highly Textured SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
@@ -25484,285 +25436,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507077v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric SAR tomography of artificial and natural environments: techniques and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Test statistic for high resolution polarimetric SAR Data classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Action Images et télédétection GdR ISIS / CCT TSI CNES, Reconnaissance d'objets en imagerie de télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5651074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145338v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach to polarimetric SAR data classifiaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Maximum likelihood texture tracking in highly heterogeneous PolSAR clutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, Hawaii, United States. pp.4031-4034, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557881v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New method for High Resolution Polarimetric SAR Data Classification Based on the M-Box Test</w:t>
               </w:r>
@@ -25908,51 +25908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26007,77 +26007,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Polarization together with Space-Time Adaptive Processing for GMTI in high resolution SAR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cristallini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lombardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSAR 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26128,51 +26128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSAR 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26197,90 +26197,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Mining of PolSAR Satellite Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Julea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26322,51 +26322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Particle and Orientation Distribution Characteristics from Polarimetric SAR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26430,51 +26430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Hawaïï, United States. pp.146-149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26521,51 +26521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust estimation of Multi-Baseline POL-inSAR parameters for the analysis of natural environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26603,77 +26603,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban land cover classification using polarimetric SAR interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinwu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huadong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26714,459 +26714,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture retrieval over periodic rough surface using PolSAR data</w:t>
+                <w:t xml:space="preserve">Soil Moisture Retrieval over Periodic Surfaces using Polsar Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">POLINSAR 2009 Workshop on Applications of SAR Polarimetry andd Polarimetric Interferometry, ESA-ESRIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358867v1</w:t>
+                <w:t xml:space="preserve">hal-00464547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-canopy ground characteristics retrieval of polinsar using spectral analysis technique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation of ALOS-PALSAR SAR Full Polarimetric Data to the Mapping of an African Region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Huadong Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2009, Le Cap, France. pp.CD</w:t>
+              <w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419043v1</w:t>
+                <w:t xml:space="preserve">hal-00464676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Classification on SAR Imaging Based on Incoherent polarimetric Time-Frequency Signatures.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selected topics in polarimetric and interferometric SAR remote sensing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.CD</w:t>
+              <w:t xml:space="preserve">Seminar PHYTI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419081v1</w:t>
+                <w:t xml:space="preserve">hal-00419570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general model-based polarimetric decomposition scheme for vegetated areas.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Improvment of Vegetation Parameter Retrieval from Polarimetric SAR Interferometry using a Simple Polarimetric Scattering Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2009 Workshop on Applications of SAR Polarimetry andd Polarimetric Interferometry, ESA-ESRIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">POLinSAR 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464558v1</w:t>
+                <w:t xml:space="preserve">hal-00394188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification supervisée des diffuseurs en imagerie RSO basée sur des signatures polarimétriques non-cohérentes temps-fréquence.</w:t>
               </w:r>
@@ -27191,51 +27113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27260,103 +27182,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the PolSARpro v4.0 Software New updates of the Educational Toolbox for Polarimetric and interferometric Polarimetric SAR Data Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Cloude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Hajnsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. pp.CD ROM</w:t>
@@ -27379,17749 +27301,17827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected topics in polarimetric and interferometric SAR remote sensing.</w:t>
+                <w:t xml:space="preserve">Sub-canopy ground characteristics retrieval of polinsar using spectral analysis technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinwu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huadong Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar PHYTI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">IGARSS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Le Cap, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419570v1</w:t>
+                <w:t xml:space="preserve">hal-00419043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvment of Vegetation Parameter Retrieval from Polarimetric SAR Interferometry using a Simple Polarimetric Scattering Model.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Neumann</w:t>
+                <w:t xml:space="preserve">Supervised Classification on SAR Imaging Based on Incoherent polarimetric Time-Frequency Signatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. pp.CD</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394188v1</w:t>
+                <w:t xml:space="preserve">hal-00419081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D characterization of buildings in a dense urban environment L-Band POL-inSAR data with irregular baselines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil moisture retrieval over periodic rough surface using PolSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yué Huang</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.CD</w:t>
+              <w:t xml:space="preserve">POLINSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419035v1</w:t>
+                <w:t xml:space="preserve">hal-00358867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the PolSARpro v4.0 : the Open Source Toolbox for Polarimetric and Interferometric Polarimetric SAR Data Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">A general model-based polarimetric decomposition scheme for vegetated areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">POLINSAR 2009 Workshop on Applications of SAR Polarimetry andd Polarimetric Interferometry, ESA-ESRIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464665v1</w:t>
+                <w:t xml:space="preserve">hal-00464558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperImage Concept : Multidimensional Time-Frequency Analysis Applied to SAR Imaging.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3-D characterization of buildings in a dense urban environment L-Band POL-inSAR data with irregular baselines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419085v1</w:t>
+                <w:t xml:space="preserve">hal-00419035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised classification using neural networks based on polarimetric time-frequency signatures.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Overview of the PolSARpro v4.0 : the Open Source Toolbox for Polarimetric and Interferometric Polarimetric SAR Data Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Morisseau</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. pp.CD</w:t>
+              <w:t xml:space="preserve">IGARSS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419088v1</w:t>
+                <w:t xml:space="preserve">hal-00464665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of polarimetric surface scattering on spatial resolution.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.E. Park</w:t>
+                <w:t xml:space="preserve">HyperImage Concept : Multidimensional Time-Frequency Analysis Applied to SAR Imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2009 Workshop on Applications of SAR Polarimetry andd Polarimetric Interferometry, ESA-ESRIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">IGARSS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464560v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Polarimetric Vegetation Model to Retrieve Particle and Orientation Distribution Characteristics.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Neumann</w:t>
+                <w:t xml:space="preserve">Supervised classification using neural networks based on polarimetric time-frequency signatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">POLINSAR 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464669v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised classification by neural networks using polarimetric time-frequency signatures.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">Dependence of polarimetric surface scattering on spatial resolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.CD</w:t>
+              <w:t xml:space="preserve">POLINSAR 2009 Workshop on Applications of SAR Polarimetry andd Polarimetric Interferometry, ESA-ESRIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419086v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de bâtiments par interférométrie SAR polarimétrique multi-images utilisant une méthode d'analyse spectrale adaptative.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Polarimetric Vegetation Model to Retrieve Particle and Orientation Distribution Characteristics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yué Huang</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.CD</w:t>
+              <w:t xml:space="preserve">IGARSS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419053v1</w:t>
+                <w:t xml:space="preserve">hal-00464669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building height estimation using multibaseline L-Band SAR data and polarimetric weighted subspace fitting methods.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yué Huang</w:t>
+                <w:t xml:space="preserve">Supervised classification by neural networks using polarimetric time-frequency signatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Frascati, Spain. pp.CD</w:t>
+              <w:t xml:space="preserve">IGARSS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419033v1</w:t>
+                <w:t xml:space="preserve">hal-00419086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of ALOS-PALSAR SAR Full Polarimetric Data to the Mapping of an African Region.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de bâtiments par interférométrie SAR polarimétrique multi-images utilisant une méthode d'analyse spectrale adaptative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">XXIIe Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464676v1</w:t>
+                <w:t xml:space="preserve">hal-00419053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Moisture Retrieval over Periodic Surfaces using Polsar Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">Building height estimation using multibaseline L-Band SAR data and polarimetric weighted subspace fitting methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2009 Workshop on Applications of SAR Polarimetry andd Polarimetric Interferometry, ESA-ESRIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">POLINSAR 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Frascati, Spain. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464547v1</w:t>
+                <w:t xml:space="preserve">hal-00419033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in SAR Polarimetry Applications Exploiting Polarimetric Spaceborne Sensors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Multi-aspect POLinSAR 3D Urban Scene Reconstruction at L-Band.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EuSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349053v1</w:t>
+                <w:t xml:space="preserve">hal-00348972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Structure Estimation using space-borne polarimetric radar. An ALOS-PALSAR case study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.R. Cloude</w:t>
+                <w:t xml:space="preserve">On multibaseline polarimetric techniques for natural media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DRAGON-1 Final Symposium 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349120v1</w:t>
+                <w:t xml:space="preserve">hal-00349108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic-Aperture Radar (SAR) remote sensing : principles and applications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multibaseline coherence optimisation in partial polarimetric modes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, BOSTON, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348863v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of natural scenes using polarimetric and interferometric SAR data statistics in particular configurations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Assessment of the PolinSAR Coherence Set for Geophysical Media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxim Neumann</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
+              <w:t xml:space="preserve">EuSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348871v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and interpretation of the multitemporal and multibaseline POLinSAR coherence.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forest Structure Estimation using space-borne polarimetric radar. An ALOS-PALSAR case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
+              <w:t xml:space="preserve">DRAGON-1 Final Symposium 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348889v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibaseline coherence optimisation in partial polarimetric modes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Analysis of natural scenes using polarimetric and interferometric SAR data statistics in particular configurations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Neumann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Prats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, BOSTON, United States</w:t>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348927v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Assessment of the PolinSAR Coherence Set for Geophysical Media.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthetic-Aperture Radar (SAR) remote sensing : principles and applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuSAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
+              <w:t xml:space="preserve">Lecture Notes Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348886v1</w:t>
+                <w:t xml:space="preserve">hal-00348863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR Raw Data Simulation in case of Motion Errors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaharyar Khwaja</w:t>
+                <w:t xml:space="preserve">Modeling and interpretation of the multitemporal and multibaseline POLinSAR coherence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Rome, Italy. pp.1329-1333</w:t>
+              <w:t xml:space="preserve">IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689892v1</w:t>
+                <w:t xml:space="preserve">hal-00348889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of RADARSAT-2 Polarimetric Data with ESA PolSARpro toolbox for Science and Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Advances in SAR Polarimetry Applications Exploiting Polarimetric Spaceborne Sensors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADARSAT-2 Workshop 2008, Canadian Space Agency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">2008 IEEE Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349138v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in the Derivation of POL-inSAR Statistics : study and applications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAR Raw Data Simulation in case of Motion Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaharyar Khwaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxim Neumann</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuSAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
+              <w:t xml:space="preserve">2008 IEEE Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Rome, Italy. pp.1329-1333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348880v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D urban remote sensing using dual-baseline POL-inSAR images at L band.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">Exploitation of RADARSAT-2 Polarimetric Data with ESA PolSARpro toolbox for Science and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Louis Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
+              <w:t xml:space="preserve">RADARSAT-2 Workshop 2008, Canadian Space Agency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348931v1</w:t>
+                <w:t xml:space="preserve">hal-00349138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of polarimetric configurations for the Time-Frequency analysis of urban areas at L band.</w:t>
+                <w:t xml:space="preserve">Recent Advances in the Derivation of POL-inSAR Statistics : study and applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T.L. Ainsworth</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
+              <w:t xml:space="preserve">EuSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348883v1</w:t>
+                <w:t xml:space="preserve">hal-00348880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolSARpro v3.3 : The Educational Toolbox for Polarimetric and Interferometric Polarimetric SAR Data Processing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">3-D urban remote sensing using dual-baseline POL-inSAR images at L band.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348893v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface parameter estimation over periodic surfaces using a time-frequency approach.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of polarimetric configurations for the Time-Frequency analysis of urban areas at L band.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Souyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Ainsworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348868v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la neige dans les Alpes à partir de l'Imagerie Radar Polarimétrique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Surface parameter estimation over periodic surfaces using a time-frequency approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Fédérateur de Géodésie et Géophysique, labellisé Année Internationale de la Planète Terre, thème "L'eau dans tous ses états, visions spatiales" UNESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464332v1</w:t>
+                <w:t xml:space="preserve">hal-00348868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of polarimetric surface scattering in high resolution SAR.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.E. Park</w:t>
+                <w:t xml:space="preserve">PolSARpro v3.3 : The Educational Toolbox for Polarimetric and Interferometric Polarimetric SAR Data Processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348890v1</w:t>
+                <w:t xml:space="preserve">hal-00348893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Urban Remote Sensing using Spectral Analysis Techniques applied to L-Band Dual-Baseline POLinSAR Images.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">Cartographie de la neige dans les Alpes à partir de l'Imagerie Radar Polarimétrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Longepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuSAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
+              <w:t xml:space="preserve">Colloque National Fédérateur de Géodésie et Géophysique, labellisé Année Internationale de la Planète Terre, thème "L'eau dans tous ses états, visions spatiales" UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348971v1</w:t>
+                <w:t xml:space="preserve">hal-00464332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of urban areas from polarimetric SAR data using Time-Frequency and spectral analysis methods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of polarimetric surface scattering in high resolution SAR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Symposium on Microwaves, Radar and Remote Sensing (MRRS-2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Kiev, Ukraine</w:t>
+              <w:t xml:space="preserve">IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348860v1</w:t>
+                <w:t xml:space="preserve">hal-00348890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On multibaseline polarimetric techniques for natural media.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Neumann</w:t>
+                <w:t xml:space="preserve">3D Urban Remote Sensing using Spectral Analysis Techniques applied to L-Band Dual-Baseline POLinSAR Images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRAGON-1 Final Symposium 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Beijing, China</w:t>
+              <w:t xml:space="preserve">EuSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349108v1</w:t>
+                <w:t xml:space="preserve">hal-00348971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-aspect POLinSAR 3D Urban Scene Reconstruction at L-Band.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Remote sensing of urban areas from polarimetric SAR data using Time-Frequency and spectral analysis methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Sauer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuSAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
+              <w:t xml:space="preserve">The 2nd International Symposium on Microwaves, Radar and Remote Sensing (MRRS-2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348972v1</w:t>
+                <w:t xml:space="preserve">hal-00348860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibaseline POL-InSAR Analysis of Urban and Natural Scenes at L-Band.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarimetric SAR remote sensing : principles and applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. pp.Proceeding</w:t>
+              <w:t xml:space="preserve">Conference at the University of Tromso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TROMSO, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176459v1</w:t>
+                <w:t xml:space="preserve">hal-00256045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Coherence Optimisation for Multibaseline SAR Data.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex scene analysis from Time-Frequency Statistics of POLSAR data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. pp.Proceedings</w:t>
+              <w:t xml:space="preserve">IGARSS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175953v1</w:t>
+                <w:t xml:space="preserve">hal-00256012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of the PoLSARpro v2.0 Software. The Educational Toolbox for Polarimetric and Interferometric Polarimetric SAR Data Processing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Classification based on the polarimetric dispersive and anisotropic behavior of scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLINSAR 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00255866v1</w:t>
+                <w:t xml:space="preserve">hal-00255829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of scatterers by their anisotropic and dispersive behavior.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+                <w:t xml:space="preserve">Physical Parameter Extraction over Urban Areas using L-Band POLSAR Data and interferometric Baseline Divesity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2007</w:t>
+              <w:t xml:space="preserve">IGARSS'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256018v1</w:t>
+                <w:t xml:space="preserve">hal-00175606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of layered snowpack profiles based on a weather and SAR data.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">Multibaseline POL-InSAR Analysis of Urban Scenes for 3D modeling and physical feature retrieval at L-Band.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Retrieval of Bio- and Geophysical Parameters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Bari, Italy. pp.Proceeding</w:t>
+              <w:t xml:space="preserve">IGARSS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178399v1</w:t>
+                <w:t xml:space="preserve">hal-00175605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibaseline POLinSAR Coherence Modeling and Optimization.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Neumann</w:t>
+                <w:t xml:space="preserve">SAR Imaging using Multidimensional Time-Frequency Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
+              <w:t xml:space="preserve">PSIP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Mulhouse, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175610v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and Application of POLSAR Data Time-Frequency Correlation Properties.</w:t>
+                <w:t xml:space="preserve">Urban area remote sensing from L-Band POLSAR data using Time-Frequency techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">URBAN CONFERENCE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00255822v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and classification of Urban Structures based on a high-resolution SAR Imagery.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+                <w:t xml:space="preserve">Quantitative Analysis of Texture Parameter Estimation in SAR Images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jager</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olaf Hellwich</w:t>
+                <w:t xml:space="preserve">Carlos Lopez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Conference 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France. pp.CD</w:t>
+              <w:t xml:space="preserve">IGARSS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256008v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Analysis of Texture Parameter Estimation in SAR Images.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+                <w:t xml:space="preserve">Characterization of scatterers by their anisotropic and dispersive behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256020v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban area remote sensing from L-Band POLSAR data using Time-Frequency techniques</w:t>
+                <w:t xml:space="preserve">Study and Application of POLSAR Data Time-Frequency Correlation Properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URBAN CONFERENCE 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France. pp.CD</w:t>
+              <w:t xml:space="preserve">POLINSAR 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256011v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00255822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibaseline POL-InSAR Analysis of Urban Scenes for 3D modeling and physical feature retrieval at L-Band.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">Detection and classification of Urban Structures based on a high-resolution SAR Imagery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Hellwich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
+              <w:t xml:space="preserve">Urban Conference 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175605v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR Imaging using Multidimensional Time-Frequency Analysis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">Estimation of layered snowpack profiles based on a weather and SAR data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Longépé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSIP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Mulhouse, France. pp.CD</w:t>
+              <w:t xml:space="preserve">Symposium on Retrieval of Bio- and Geophysical Parameters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Bari, Italy. pp.Proceeding</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419135v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Visualisation and Physical Feature Extraction of Urban Areas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">Multibaseline POLinSAR Coherence Modeling and Optimization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URBAN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France. pp.Proceeding</w:t>
+              <w:t xml:space="preserve">IGARSS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176469v1</w:t>
+                <w:t xml:space="preserve">hal-00175610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-Agriculture Separation my Means of PolInSAR.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Daniel</w:t>
+                <w:t xml:space="preserve">An Overview of the PoLSARpro v2.0 Software. The Educational Toolbox for Polarimetric and Interferometric Polarimetric SAR Data Processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. pp.Proceddings</w:t>
+              <w:t xml:space="preserve">POLINSAR 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175955v1</w:t>
+                <w:t xml:space="preserve">hal-00255866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Fuzzy K-Means Classification with Consideration of Spatial Context.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Polarimetric Coherence Optimisation for Multibaseline SAR Data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLINSAR'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. pp.Proceeding</w:t>
+              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. pp.Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176450v1</w:t>
+                <w:t xml:space="preserve">hal-00175953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex scene analysis from Time-Frequency Statistics of POLSAR data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multibaseline POL-InSAR Analysis of Urban and Natural Scenes at L-Band.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
+              <w:t xml:space="preserve">POLINSAR'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. pp.Proceeding</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256012v1</w:t>
+                <w:t xml:space="preserve">hal-00176459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification based on the polarimetric dispersive and anisotropic behavior of scatterers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Vignaud</w:t>
+                <w:t xml:space="preserve">3D Visualisation and Physical Feature Extraction of Urban Areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">URBAN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France. pp.Proceeding</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00255829v1</w:t>
+                <w:t xml:space="preserve">hal-00176469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Parameter Extraction over Urban Areas using L-Band POLSAR Data and interferometric Baseline Divesity.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">Ground-Agriculture Separation my Means of PolInSAR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
+              <w:t xml:space="preserve">POLINSAR'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. pp.Proceddings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175606v1</w:t>
+                <w:t xml:space="preserve">hal-00175955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric SAR remote sensing : principles and applications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarimetric Fuzzy K-Means Classification with Consideration of Spatial Context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference at the University of Tromso</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TROMSO, Norway</w:t>
+              <w:t xml:space="preserve">POLINSAR'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. pp.Proceeding</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256045v1</w:t>
+                <w:t xml:space="preserve">hal-00176450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric 3D imaging reconstruction using PISAR square loop flight data.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of natural scene properties from Pol-InSAR data using coherence set statistics and a multi-dimensional speckle model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Denver, United States. pp.31 jul. - 4 Aug</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101300v1</w:t>
+                <w:t xml:space="preserve">hal-00101429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of built-up area characteristics from polarimetric interferometric multiple track L-Band SAR data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">Principes et application de la Polarimétrie Radar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Denver, United States. pp.31 jul. - 4 Aug</w:t>
+              <w:t xml:space="preserve">Séminaire au LIS - UMR CNRS 5083</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101432v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télédétection des couverts neigeux en milieu alpin à partir de données Radar Multi-polarisées et Polarimétriques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Decomposition of polarimetric variations using transformation operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Hydrotechnique de France (SHF), sections Glaciologie et Nivologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00401498v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing urban areas using multiple track Pol-InSAR data at L-Band.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">Pol-InSAR coherence set theory and application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101309v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Classification based on multi-baseline interferometric and polarimetric ESAR data.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SAR Raw data generation using inverse SAR image formation algorithms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaharyar Khwaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Denver, United States. pp.31 jul. - 4 Aug</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101276v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial texture analysis of SAR data by anisotropic Gaussian kernels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+                <w:t xml:space="preserve">Application of the global matched filter to space-time adaptive processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Synthetic Aperture Sonar and Synthetic Aperture Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lerici, Italy. 11-12 septembre</w:t>
+              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101501v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gradient structure tensor as an efficient descriptor of spatial texture in polarimetric SAR data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+                <w:t xml:space="preserve">SAR raw data generation using inverse SAR image formation algorithms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaharyar Khwaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Denver, United States. pp.31 jul. - 4 Aug</w:t>
+              <w:t xml:space="preserve">European Radar Conference, EURAD 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Manchester, United Kingdom. pp.6-7 octobre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101495v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of PolSAR data of urban areas using time-frequency diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Leducq</w:t>
+                <w:t xml:space="preserve">Spatial texture analysis of SAR data by anisotropic Gaussian kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
+              <w:t xml:space="preserve">International Conference on Synthetic Aperture Sonar and Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lerici, Italy. 11-12 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101296v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">{Application of the Global Matched Filter to Space-Time Adaptive Processing}</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Fuchs</w:t>
+                <w:t xml:space="preserve">The gradient structure tensor as an efficient descriptor of spatial texture in polarimetric SAR data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EUSAR'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Denver, United States. pp.31 jul. - 4 Aug</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00504572v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR Raw data generation using inverse SAR image formation algorithms.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaharyar Khwaja</w:t>
+                <w:t xml:space="preserve">Analysis of PolSAR data of urban areas using time-frequency diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Denver, United States. pp.31 jul. - 4 Aug</w:t>
+              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101433v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pol-InSAR coherence set theory and application.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Neumann</w:t>
+                <w:t xml:space="preserve">{Application of the Global Matched Filter to Space-Time Adaptive Processing}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
+              <w:t xml:space="preserve">Proceedings of EUSAR'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101400v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00504572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the global matched filter to space-time adaptive processing.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Fuchs</w:t>
+                <w:t xml:space="preserve">Analysing urban areas using multiple track Pol-InSAR data at L-Band.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101427v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR raw data generation using inverse SAR image formation algorithms.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forest Classification based on multi-baseline interferometric and polarimetric ESAR data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Grunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Ainsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radar Conference, EURAD 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Manchester, United Kingdom. pp.6-7 octobre</w:t>
+              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101497v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Dispersive and Anisotropic Scatterers Behavior in Radar Imaging Using Time-Frequency Analysis and Polarimetric Coherent Decomposition.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+                <w:t xml:space="preserve">Estimation of built-up area characteristics from polarimetric interferometric multiple track L-Band SAR data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Conference 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Verona, United States. pp.24-27 avril</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Denver, United States. pp.31 jul. - 4 Aug</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101267v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric 3D imaging reconstruction by using PISAR square loop flights data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId689" w:history="1">
+                <w:t xml:space="preserve">Polarimetric 3D imaging reconstruction using PISAR square loop flight data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Hamasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sato</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, United States. pp.31 jul. - 4 Aug</w:t>
+              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101480v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric 3D imaging reconstruction using PISAR square loop flight data.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Sato</w:t>
+                <w:t xml:space="preserve">Télédétection des couverts neigeux en milieu alpin à partir de données Radar Multi-polarisées et Polarimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Denver, United States</w:t>
+              <w:t xml:space="preserve">Société Hydrotechnique de France (SHF), sections Glaciologie et Nivologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711147v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00401498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial correlation analysis of polarimetric SAR data by means of the structure tensor.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+                <w:t xml:space="preserve">Study of Dispersive and Anisotropic Scatterers Behavior in Radar Imaging Using Time-Frequency Analysis and Polarimetric Coherent Decomposition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Titin-Schnaider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.CD</w:t>
+              <w:t xml:space="preserve">International Radar Conference 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Verona, United States. pp.24-27 avril</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101406v1</w:t>
+                <w:t xml:space="preserve">hal-00101267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR raw data simulation using high precision focusing methods.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaharyar Khwaja</w:t>
+                <w:t xml:space="preserve">Polarimetric 3D imaging reconstruction by using PISAR square loop flights data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Hamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United States. pp.31 jul. - 4 Aug</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101303v1</w:t>
+                <w:t xml:space="preserve">hal-00101480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitements STAP polarimétriques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarimetric 3D imaging reconstruction using PISAR square loop flight data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Hamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DGA, Métier de détection électromagnétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">IGARSS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419571v1</w:t>
+                <w:t xml:space="preserve">hal-00711147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polarimetric classification from PolSAR data using SERD/DERD parameters.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">Spatial correlation analysis of polarimetric SAR data by means of the structure tensor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101294v1</w:t>
+                <w:t xml:space="preserve">hal-00101406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of dispersive and anisotropic scatterers behaviour in radar imaging using time-frequency analysis and polarimetric</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Vignaud</w:t>
+                <w:t xml:space="preserve">SAR raw data simulation using high precision focusing methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaharyar Khwaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101420v1</w:t>
+                <w:t xml:space="preserve">hal-00101303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest mapping and classification at L-Band using Pol-inSAR optimal coherence set statistics.</w:t>
+                <w:t xml:space="preserve">Traitements STAP polarimétriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.S. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Synthetic Aparture Radar, EUSAR 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
+              <w:t xml:space="preserve">Séminaire DGA, Métier de détection électromagnétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101281v1</w:t>
+                <w:t xml:space="preserve">hal-00419571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of natural scene properties from Pol-InSAR data using coherence set statistics and a multi-dimensional speckle model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A polarimetric classification from PolSAR data using SERD/DERD parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Denver, United States. pp.31 jul. - 4 Aug</w:t>
+              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101429v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes et application de la Polarimétrie Radar.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">Study of dispersive and anisotropic scatterers behaviour in radar imaging using time-frequency analysis and polarimetric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire au LIS - UMR CNRS 5083</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.CD</w:t>
+              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101242v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of polarimetric variations using transformation operators</w:t>
+                <w:t xml:space="preserve">Forest mapping and classification at L-Band using Pol-inSAR optimal coherence set statistics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
+              <w:t xml:space="preserve">6th European Conference on Synthetic Aparture Radar, EUSAR 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101290v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie SAR Polarimétrique interférométrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">POLSARPRO v2.0 : the Versatile Polarimetric and Interferometric SAR Data Processing Toolbox.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la SEE "des Images au 3D : Extraction automatique et assistée de modèles 3D", ENSTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.16-17 juin</w:t>
+              <w:t xml:space="preserve">European Radar Conference EuRAD 2005, 6-7 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101228v1</w:t>
+                <w:t xml:space="preserve">hal-00019431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture classification using POLSAR Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Dall</w:t>
+                <w:t xml:space="preserve">A Speckle Filter based on Spatial Texture Analysis of SAR Data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
+              <w:t xml:space="preserve">IGARS 2005, 20-24 July</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419575v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Eigenvalue-based Parameters for Natural Media Characterization.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lopez-Martinez</w:t>
+                <w:t xml:space="preserve">Characterisation of Buildings using Polarimetric Interferometric Multiple Track L-Band SAR Data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARS 2005, 20-24 July</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">EURAD 2005, 6-7 octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019155v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating PolinSAR Parameter Estimation Using Tomographic Imaging Results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">PolSARpro : A versatile Polarimetric SAR Data Processing and Educational Toolbox.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAD 2005, 6-7 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">POLINSAR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018396v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric and Inteferometric Classification of Forest at L-Band.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural Objects Monitoring Using Polarimetric Interferometric Ground-Based SAR (GB-SAR) System.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Hamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual ESA-NRSCC/Dragon Symposium, 27 June - 1st July</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Santorini, Greece. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">IGARSS 2005, 20-24 July</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019144v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Classification Based on PolInSAR Coherence Shapes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+                <w:t xml:space="preserve">Modélisation et analyse de la diffusion de surfaces rugueuses au moyen de données haute résolution radar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium, IGARSS 2005, 20-24 juillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du CNFRS/URSI, ENST Paris, 24-25 février</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020346v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolSARpro v2.0 : The Polarimetric SAR Data Processing and Educational Toolbox.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Applications of Polarimetric Interferometric Ground Based SAR (GB-SAR) System to Environment monitoring and Disaster Prevention.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Hamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2005, 20-24 July</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">EuRAD 2005, European Radar Conference, 6-7 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019156v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric SAR Stereo Using Pi-SAR Square Loop Path.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forest Mapping and Classification Using L-Band POLINSAR Data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lumsdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moshammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas P. Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARS 2005, 20-24 July</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">POLINSAR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019153v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la Texture dans les images SAR appliquée au filtrage de Speckle.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inferring snow parameters using C-band data from ENVISAT/ASAR alternating polarization in alpine environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">EGU 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101256v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'images SAR polarimétriques au moyen d'outils temps-fréquence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Leducq</w:t>
+                <w:t xml:space="preserve">POL-inSAR Studies of Urban Scenes using Multiple Tracks at L-Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Colloque GRETSI sur le traitement du signal et des images, 6-9 septembre Louvain La Neuve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Belgium. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">Proceedings of URSI 2005 Commission F Symposium, 20-21 avril</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Ispra, Italy. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020215v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Analysis of SAR Images Applied to Speckle Filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+                <w:t xml:space="preserve">Dry Snow Extent Monitoring in Strong Topography Conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radar Conference EuRAD 2005, 6-7 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, 25-29 juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019428v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Dry Snow in Mountain Regions from Fully Polarimetric SAR Data.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the Need of Development Multi-Band Differential (Multiple Pass) POLinSAR Theory and Algorithms for Remote Sensing and Monitoring Severe Environmental Stress Changes (Disasters) such as Earthquakes, Severe Storms, Typhoons and Floods;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Morisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas P. Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLINSAR 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419598v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow Extent Mapping in Alpine Areas using different SAR Polarimetric Configurations.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction of Information from the Time-Frequency POL-inSAR Response of Anisotropic Scatterers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARSel Workshop 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.CD</w:t>
+              <w:t xml:space="preserve">IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419596v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric and interferometric Mission and Application Study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Dall</w:t>
+                <w:t xml:space="preserve">Analyse de la Texture dans les images SAR appliquée au filtrage de Speckle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
+              <w:t xml:space="preserve">20e Congrès GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419585v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Information from the Time-Frequency POL-inSAR Response of Anisotropic Scatterers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarimetric and interferometric Mission and Application Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas P. Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Biber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">POLINSAR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017997v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry Snow Extent Monitoring in Strong Topography Conditions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Mapping Dry Snow in Mountain Regions from Fully Polarimetric SAR Data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, 25-29 juillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">POLINSAR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019151v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Need of Development Multi-Band Differential (Multiple Pass) POLinSAR Theory and Algorithms for Remote Sensing and Monitoring Severe Environmental Stress Changes (Disasters) such as Earthquakes, Severe Storms, Typhoons and Floods;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+                <w:t xml:space="preserve">Snow Extent Mapping in Alpine Areas using different SAR Polarimetric Configurations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
+              <w:t xml:space="preserve">EARSel Workshop 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419642v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring snow parameters using C-band data from ENVISAT/ASAR alternating polarization in alpine environment.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarimetric SAR Stereo Using Pi-SAR Square Loop Path.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Hamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.CD</w:t>
+              <w:t xml:space="preserve">IGARS 2005, 20-24 July</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419591v1</w:t>
+                <w:t xml:space="preserve">hal-00019153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Mapping and Classification Using L-Band POLINSAR Data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PolSARpro v2.0 : The Polarimetric SAR Data Processing and Educational Toolbox.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
+              <w:t xml:space="preserve">IGARSS 2005, 20-24 July</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419607v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of Polarimetric Interferometric Ground Based SAR (GB-SAR) System to Environment monitoring and Disaster Prevention.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tadashi Hamasaki</w:t>
+                <w:t xml:space="preserve">Texture Analysis of SAR Images Applied to Speckle Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuRAD 2005, European Radar Conference, 6-7 octobre</w:t>
+              <w:t xml:space="preserve">European Radar Conference EuRAD 2005, 6-7 octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019159v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Objects Monitoring Using Polarimetric Interferometric Ground-Based SAR (GB-SAR) System.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Sato</w:t>
+                <w:t xml:space="preserve">Data Classification Based on PolInSAR Coherence Shapes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2005, 20-24 July</w:t>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium, IGARSS 2005, 20-24 juillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019152v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et analyse de la diffusion de surfaces rugueuses au moyen de données haute résolution radar.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">Analyse d'images SAR polarimétriques au moyen d'outils temps-fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du CNFRS/URSI, ENST Paris, 24-25 février</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">20e Colloque GRETSI sur le traitement du signal et des images, 6-9 septembre Louvain La Neuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Belgium. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019141v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POL-inSAR Studies of Urban Scenes using Multiple Tracks at L-Band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">Imagerie SAR Polarimétrique interférométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of URSI 2005 Commission F Symposium, 20-21 avril</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Ispra, Italy. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">Journée de la SEE "des Images au 3D : Extraction automatique et assistée de modèles 3D", ENSTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.16-17 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018389v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Mapping and Classification Using L-Band POLINSAR Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Eigenvalue-based Parameters for Natural Media Characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kostas Papathanassiou</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">IGARS 2005, 20-24 July</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465601v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Need of Development High-Altitude Drones (UAVs) for implementation of Multi-Band Single and Multiple Pass Differential POLinSAR Technology towards in situ Monitoring of Severe Environmental Stress Changes (Disasters).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarimetric and Inteferometric Classification of Forest at L-Band.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.CD</w:t>
+              <w:t xml:space="preserve">2nd Annual ESA-NRSCC/Dragon Symposium, 27 June - 1st July</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Santorini, Greece. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419632v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Eigenvalue-based Parameter for Natural Media Characterization.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">Agriculture classification using POLSAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Skriver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Toan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lumsdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLINSAR 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Afghanistan. pp.CD</w:t>
+              <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419603v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric and Interferometric SAR data processing for remote sensing applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating PolinSAR Parameter Estimation Using Tomographic Imaging Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAD 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.6-7 octobre</w:t>
+              <w:t xml:space="preserve">EURAD 2005, 6-7 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101212v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Eigenvalue based parameters for natural media characterization.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forest Mapping and Classification Using L-Band POLINSAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumsdon Parivash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moshammer Ralf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Papathanassiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radar Conference EuRAD 2005, 6-7 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019430v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Frequency analysis of complex scenes : application to urban area remote Sensing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the Need of Development High-Altitude Drones (UAVs) for implementation of Multi-Band Single and Multiple Pass Differential POLinSAR Technology towards in situ Monitoring of Severe Environmental Stress Changes (Disasters).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Morisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas P. Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th CNES-DLR Workshop Information Extraction and Scene Understanding for Meter Resolution Images, DLR, 15-17 novembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Oberpfaffenhofen, Germany. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">PIERS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019563v1</w:t>
+                <w:t xml:space="preserve">hal-00419632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the ESPRIT Approach in Polarimetric Interferometric SAR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+                <w:t xml:space="preserve">A New Eigenvalue-based Parameter for Natural Media Characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IGARSS'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, South Korea. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">POLINSAR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Afghanistan. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018349v1</w:t>
+                <w:t xml:space="preserve">hal-00419603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Need for developing high-altitude drones (UAVs) for implementation of multi-band single and multiple pass POLinSAR technology toward in-situ monitoring.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarimetric and Interferometric SAR data processing for remote sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Frascati, Italy. pp.CD</w:t>
+              <w:t xml:space="preserve">EURAD 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.6-7 octobre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419616v1</w:t>
+                <w:t xml:space="preserve">hal-00101212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Acquisition Conditions on Forest Classification Using L-Band PolInSAR data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Eigenvalue based parameters for natural media characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radar Conference EuRAD 2005, 6-7 octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019429v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-frequency analysis of polarimetric SAR images.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Time-Frequency analysis of complex scenes : application to urban area remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">6th CNES-DLR Workshop Information Extraction and Scene Understanding for Meter Resolution Images, DLR, 15-17 novembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Oberpfaffenhofen, Germany. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017996v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Need of Development Multi-Band Differential (Multiple Pass) POLinSAR Theory and Algorithms for Remote Sensing and Monitoring Severe Environmental Stress Changes (Disasters) Such as Earthquakes, Severe Storms, Typhoons and Floods.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the ESPRIT Approach in Polarimetric Interferometric SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Hangzhou, China. pp.CD</w:t>
+              <w:t xml:space="preserve">Proceedings of IGARSS'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419625v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR Raw Data Simulation Using High Precision Focusing Methods.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Acquisition Conditions on Forest Classification Using L-Band PolInSAR data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAD 2005, 6-7 octobre</w:t>
+              <w:t xml:space="preserve">European Radar Conference EuRAD 2005, 6-7 octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018398v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolSARpro : A Versatile Educational Toolbox for Polarimetric and Polarimetric Interferometric SAR Data Processing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">On the Need for developing high-altitude drones (UAVs) for implementation of multi-band single and multiple pass POLinSAR technology toward in-situ monitoring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Morisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Hajnsek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual ESA-NRSCC/Dragon Symposium, 27 June - 1st July</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Santorini, Greece. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">POLINSAR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Frascati, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019146v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télédétection Radar Polarimétrique et Interférométrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-frequency analysis of polarimetric SAR images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires à l'ENSTB,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Brest, France. pp.décembre</w:t>
+              <w:t xml:space="preserve">EURAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101246v1</w:t>
+                <w:t xml:space="preserve">hal-00017996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Polarimetric SAR Interferometric Data for Forest Classification.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T.L. Ainsworth</w:t>
+                <w:t xml:space="preserve">On the Need of Development Multi-Band Differential (Multiple Pass) POLinSAR Theory and Algorithms for Remote Sensing and Monitoring Severe Environmental Stress Changes (Disasters) Such as Earthquakes, Severe Storms, Typhoons and Floods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Morisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium, IGARSS 2005, 25-29 juillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">PIERS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hangzhou, China. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020344v1</w:t>
+                <w:t xml:space="preserve">hal-00419625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLSARPRO v2.0 : the Versatile Polarimetric and Interferometric SAR Data Processing Toolbox.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">SAR Raw Data Simulation Using High Precision Focusing Methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaharyar Khwaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radar Conference EuRAD 2005, 6-7 octobre</w:t>
+              <w:t xml:space="preserve">EURAD 2005, 6-7 octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019431v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolSARpro : A versatile Polarimetric SAR Data Processing and Educational Toolbox.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">PolSARpro : A Versatile Educational Toolbox for Polarimetric and Polarimetric Interferometric SAR Data Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Cloude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Hajnsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
+              <w:t xml:space="preserve">2nd Annual ESA-NRSCC/Dragon Symposium, 27 June - 1st July</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Santorini, Greece. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419577v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Buildings using Polarimetric Interferometric Multiple Track L-Band SAR Data.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Télédétection Radar Polarimétrique et Interférométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAD 2005, 6-7 octobre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">Séminaires à l'ENSTB,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Brest, France. pp.décembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018392v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Speckle Filter based on Spatial Texture Analysis of SAR Data.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Applying Polarimetric SAR Interferometric Data for Forest Classification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Grunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Ainsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARS 2005, 20-24 July</w:t>
+              <w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium, IGARSS 2005, 25-29 juillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019149v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow extent discrimination in alpine areas from polarimetric and multi-frequency SAR data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From Airbone via Drones to Space Borne Polarimetric Interferometric SAR environmental Stress change monitoring. A comparative assessment of its applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Luneburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.S. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar EUSAR 2004</w:t>
+              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar ( EUSAR 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870401v1</w:t>
+                <w:t xml:space="preserve">hal-00838250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to insert Objects in a Polarimetric SAR Signal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A polarimetric contrast variation enhancement method to discriminate dry snow in alpine areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">4th International Symposium on retrieval of bio-and geophysical parameters from SAR data for land applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848225v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Orientation Analysis of Spatial Texture from Polarimetric SAR Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+                <w:t xml:space="preserve">Multi-Frequency Polarimetric Snow Discrimination in Alpine Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2004</w:t>
+              <w:t xml:space="preserve">Multi-Frequency Polarimetric Snow Discrimination in Alpine Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847220v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Characterisation Using Polarimetric Interferometric SAR Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
+                <w:t xml:space="preserve">Time-frequency analysis of moving and non-stationary objects in polarimetric SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848079v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of moving and non-stationary objects in polarimetric SAR images using Matching-Pursuit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Matching-pursuit based analysis of fluctuating scatterers in polarimetric SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Conference (RADAR 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IGARSS 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908027v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-frequency analysis of moving and non-stationary objects in polarimetric SAR images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Leducq</w:t>
+                <w:t xml:space="preserve">Influence of SAR resolution size on polarimetric surface backscattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fortuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848192v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching-pursuit based analysis of fluctuating scatterers in polarimetric SAR images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Leducq</w:t>
+                <w:t xml:space="preserve">Two novel surface model based inversion algorithms using mulit-frequency polSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848219v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of SAR resolution size on polarimetric surface backscattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">Analysis of moving and non-stationary objects in polarimetric SAR images using Matching-Pursuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Fortuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">International Radar Conference (RADAR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838050v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two novel surface model based inversion algorithms using mulit-frequency polSAR data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Martini</w:t>
+                <w:t xml:space="preserve">Building Characterisation Using Polarimetric Interferometric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870421v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Frequency Polarimetric Snow Discrimination in Alpine Areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Martini</w:t>
+                <w:t xml:space="preserve">A Method to insert Objects in a Polarimetric SAR Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Landeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Frequency Polarimetric Snow Discrimination in Alpine Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836898v1</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised classification of complex scenes using polarimetric inteferometric SAR data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Orientation Analysis of Spatial Texture from Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Conference (Radar 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IGARSS 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907929v1</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two novel surface model based inversion algorithms using multi-frequency polSAR data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">Snow extent discrimination in alpine areas from polarimetric and multi-frequency SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar EUSAR 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838031v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant polarimetric parameters for surface characterization using SAR Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised classification of complex scenes using polarimetric inteferometric SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEOS SAR Workshop 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">International Radar Conference (Radar 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838041v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-frequency analysis of natural Science Anisotropic Scattering Behaviour from Pol-In-Sar Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two novel surface model based inversion algorithms using multi-frequency polSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">IGARSS 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847492v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to insert Objects in a Polarimetric SAR Signal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Le Traon</w:t>
+                <w:t xml:space="preserve">Relevant polarimetric parameters for surface characterization using SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Conference (RADAR 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CEOS SAR Workshop 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908035v1</w:t>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités POLINSAR au sein de l'IETR</w:t>
+                <w:t xml:space="preserve">Time-frequency analysis of natural Science Anisotropic Scattering Behaviour from Pol-In-Sar Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique IF-POL ONERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906061v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Stationary Texture Analysis from Polarimetric SAR Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activités POLINSAR au sein de l'IETR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">Journée Thématique IF-POL ONERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847219v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Temps-Fréquence de milieux anisotropes à partir de données SAR polarimétriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">A Method to insert Objects in a Polarimetric SAR Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Landeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Imagerie Polarimétrique" GDR ISIS, GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">International Radar Conference (RADAR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906120v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant polarimetric parameters for surface parameter retrieval using multi-frequency SAR data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">Non Stationary Texture Analysis from Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on retrieval of bio- and geophysical parameters from SAR data for land applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906403v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polarimetric contrast variation enhancement method to discriminate dry snow in alpine areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse Temps-Fréquence de milieux anisotropes à partir de données SAR polarimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on retrieval of bio-and geophysical parameters from SAR data for land applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Journée "Imagerie Polarimétrique" GDR ISIS, GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906405v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Airbone via Drones to Space Borne Polarimetric Interferometric SAR environmental Stress change monitoring. A comparative assessment of its applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevant polarimetric parameters for surface parameter retrieval using multi-frequency SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar ( EUSAR 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">4th International Symposium on retrieval of bio- and geophysical parameters from SAR data for land applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838250v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Study of Scattering from Dry Snow Cover in Alpine Areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Stationary Media Characterization from Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ASAR-CEOS 2003 Workshop on Advanced SAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918526v1</w:t>
+                <w:t xml:space="preserve">hal-00916703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of SAR Response Anisotropic Behavior Using Sub-Aperture Polarimetric Data</w:t>
+                <w:t xml:space="preserve">Scene Characterization Using Sub-Aperture Polarimetric Interferometric SAR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Gescience and Remote Sensing Symposium (IGARSS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915211v1</w:t>
+                <w:t xml:space="preserve">hal-00915907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Parameters Retrieval from Polarimetric and Multi-Frequency SAR Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">A Review of the Applications of SAR Polarimetry and Polarimetric Interferometry - an ESA funded Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Corr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hoekman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Partington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">POLINSAR 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914772v1</w:t>
+                <w:t xml:space="preserve">hal-00915196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Polarimetry versus Partial Polarimetry for Quantitative Surface Parameter Estimation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical Segmentation of Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Corr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">POLINSAR 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914863v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Area Analysis based on Esprit/Music Methods using Polarimetric Interferometric SAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd GRSS/ISPRS Joint Workshop on Remote Sensing and Data Fusion over Urban Areas (URBAN 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the Applications of SAR Polarimetry and Polarimetric Interferometry - an ESA funded Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.R. Cloude</w:t>
+                <w:t xml:space="preserve">Polarimetric Study of Scattering from Dry Snow Cover in Alpine Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915196v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Segmentation of Polarimetric SAR Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full Polarimetry versus Partial Polarimetry for Quantitative Surface Parameter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915214v1</w:t>
+                <w:t xml:space="preserve">hal-00914863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scene Characterization Using Sub-Aperture Polarimetric Interferometric SAR Data</w:t>
+                <w:t xml:space="preserve">Analysis of SAR Response Anisotropic Behavior Using Sub-Aperture Polarimetric Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Gescience and Remote Sensing Symposium (IGARSS 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">POLINSAR 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915907v1</w:t>
+                <w:t xml:space="preserve">hal-00915211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Built-Up Areas from Polarimetric Interferometric SAR Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
+                <w:t xml:space="preserve">Surface Parameters Retrieval from Polarimetric and Multi-Frequency SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916768v1</w:t>
+                <w:t xml:space="preserve">hal-00914772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Interferometric SAR Data Analysis Based on ESPRIT/MUSIC Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Analysis of Built-Up Areas from Polarimetric Interferometric SAR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Frascatie, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916776v1</w:t>
+                <w:t xml:space="preserve">hal-00916768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why we do need to place Multi-Band Single and Multiple Pass POLinsSAR Monitoring Platforms into Space</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Polarimetric Interferometric SAR Data Analysis Based on ESPRIT/MUSIC Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLINSAR 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Frascatie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914799v1</w:t>
+                <w:t xml:space="preserve">hal-00916776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the Scatterring by a Smooth Dieletric Cylinder : Study of the Complex Scattering Matrix using two Different Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lefevre</w:t>
+                <w:t xml:space="preserve">Why we do need to place Multi-Band Single and Multiple Pass POLinsSAR Monitoring Platforms into Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLINSAR 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2003, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">, Jan 2003, Frascatie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919047v1</w:t>
+                <w:t xml:space="preserve">hal-00914799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Anisotropic Scattering Behaviour using Sub-Arperture Polarimetric SAR Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the Scatterring by a Smooth Dieletric Cylinder : Study of the Complex Scattering Matrix using two Different Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chênerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">POLINSAR 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916724v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflluence of Resolution Cell Size for Surface Parameters Retrieval from Polarimetric SAR Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Anisotropic Scattering Behaviour using Sub-Arperture Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Fortuny</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914774v1</w:t>
+                <w:t xml:space="preserve">hal-00916724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Need for developing multi-band single and multiple pass POLinSAR monitoring platforms in air and space</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inflluence of Resolution Cell Size for Surface Parameters Retrieval from Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fortuny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2003. 2003 IEEE International Geoscience and Remote Sensing Symposium. Proceedings (IEEE Cat. No.03CH37477)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466141v1</w:t>
+                <w:t xml:space="preserve">hal-00914774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Stationary Media Characterization from Polarimetric SAR Data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Need for developing multi-band single and multiple pass POLinSAR monitoring platforms in air and space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. M. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAR-CEOS 2003 Workshop on Advanced SAR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2003. 2003 IEEE International Geoscience and Remote Sensing Symposium. Proceedings (IEEE Cat. No.03CH37477)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.422-424 vol.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2003.1293796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916703v1</w:t>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InSAR Phase Unwrapping : A Polarimetric Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
+                <w:t xml:space="preserve">Multi-frequency and Polarimetric SAR Data Analysis for Surface Parameters Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Conference ; RADAR 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945137v1</w:t>
+                <w:t xml:space="preserve">hal-00936215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage et déroulement de phase en interférométrie SAR : une approche polarimétrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Approche polarimétrique du déroulement de phase interférométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque " Propagation électromagnétique dans l'atmosphère du Décamétrique à l'Angström"</w:t>
+              <w:t xml:space="preserve">Colloque " Propagation électromagnétique dans l'atmosphère du décamétrique à l'angström"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960066v1</w:t>
+                <w:t xml:space="preserve">hal-00960049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complément polarimétrie/interférométrie en imagerie SAR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Extraction de paramètres physiques d'une surface naturelle à partir de données SAR polarimétriques multifréquentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ISIS, GDR ONDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque "Propagation électromagnétique dans l'atmosphère du décametrique à l'angstrôm"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963442v1</w:t>
+                <w:t xml:space="preserve">hal-00959265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and Interpretation of Polarimetric Interferometric SAR Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation polarimétrique des champs électromagnétiques diffusés par une surface fractale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. S. Lee</w:t>
+                <w:t xml:space="preserve">J. Bruniquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Colloque "Propagation éléctromagnétique dans l'atmosphère du décamétrique à l'angstrom"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936956v1</w:t>
+                <w:t xml:space="preserve">hal-00959292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of Polarimetric SAR Images that Preserves Scattering Mechanisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">SAR Polarimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Synthetic Aperture Radar, EUSAR 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Köln, Germany</w:t>
+              <w:t xml:space="preserve">Workshop: methods and techniques of metric resolution SAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Oberpfafenhoffen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953210v1</w:t>
+                <w:t xml:space="preserve">hal-00936935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation polarimétrique de la diffusion par un volume naturel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse polarimétrique d'images SAR en sous-ouvertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque " Propagation Electromagnetique dans l'atmopshère du Décamètrique à l'Angström"</w:t>
+              <w:t xml:space="preserve">Colloque "Propagation électromagnétique dans l'atmosphère du décamétrique à l'angström"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960800v1</w:t>
+                <w:t xml:space="preserve">hal-00959460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR Polarimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of Surface Parameters from Multi-frequency and Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3d DLR-CNES Workshop : methods and techniques of metric resolution SAR DLR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Oberpfafenhoffen, Germany</w:t>
+              <w:t xml:space="preserve">4TH European Conference on Synthetic Aperture Radar, EUSAR 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Köln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936124v1</w:t>
+                <w:t xml:space="preserve">hal-00936223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR Polarimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation of Polarimetric SAR Images that Preserves Scattering Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Grunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: methods and techniques of metric resolution SAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Oberpfafenhoffen, Germany</w:t>
+              <w:t xml:space="preserve">4th European Conference on Synthetic Aperture Radar, EUSAR 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Köln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936935v1</w:t>
+                <w:t xml:space="preserve">hal-00953210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse polarimétrique d'images SAR en sous-ouvertures</w:t>
+                <w:t xml:space="preserve">SAR Polarimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Propagation électromagnétique dans l'atmosphère du décamétrique à l'angström"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t>
+              <w:t xml:space="preserve">3d DLR-CNES Workshop : methods and techniques of metric resolution SAR DLR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Oberpfafenhoffen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959460v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Surface Parameters from Multi-frequency and Polarimetric SAR Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">Modélisation polarimétrique de la diffusion par un volume naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4TH European Conference on Synthetic Aperture Radar, EUSAR 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Köln, Germany</w:t>
+              <w:t xml:space="preserve">Colloque " Propagation Electromagnetique dans l'atmopshère du Décamètrique à l'Angström"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936223v1</w:t>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche polarimétrique du déroulement de phase interférométrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
+                <w:t xml:space="preserve">Complément polarimétrie/interférométrie en imagerie SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque " Propagation électromagnétique dans l'atmosphère du décamétrique à l'angström"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t>
+              <w:t xml:space="preserve">GDR ISIS, GDR ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960049v1</w:t>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation polarimétrique des champs électromagnétiques diffusés par une surface fractale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">InSAR Phase Unwrapping : A Polarimetric Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bruniquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Propagation éléctromagnétique dans l'atmosphère du décamétrique à l'angstrom"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Radar Conference ; RADAR 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959292v1</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de paramètres physiques d'une surface naturelle à partir de données SAR polarimétriques multifréquentielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">Recalage et déroulement de phase en interférométrie SAR : une approche polarimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Propagation électromagnétique dans l'atmosphère du décametrique à l'angstrôm"</w:t>
+              <w:t xml:space="preserve">Colloque " Propagation électromagnétique dans l'atmosphère du Décamétrique à l'Angström"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959265v1</w:t>
+                <w:t xml:space="preserve">hal-00960066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-frequency and Polarimetric SAR Data Analysis for Surface Parameters Extraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification and Interpretation of Polarimetric Interferometric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936215v1</w:t>
+                <w:t xml:space="preserve">hal-00936956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scene Characterization using Sub-aperture Polarimetric SAR Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.M. Boerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -45172,64 +45172,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Chirp Scaling and Wavenumber domain algorithms for airborne low frequency SAR data processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Potsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45293,51 +45293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Scene classification using polarimetric SAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URSI 2002 Conference 96 Section F, Propagation and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2002, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -45375,64 +45375,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-aperture Polarimetric SAR Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Synthetic Aperture Radar, EUSAR 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Köln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -45451,1462 +45451,1462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of surface parameters from SAR data using polarimetric descriptors</w:t>
+                <w:t xml:space="preserve">Unsupervised classification and analysis of natural scenes from polarimetric interferometric SAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the International Symposium on Retrieval of Bio- and Geophysical Parameters from SAR Data for Land Applications (SCEOS 2001) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2001. Scanning the Present and Resolving the Future. Proceedings. IEEE 2001 International Geoscience and Remote Sensing Symposium (Cat. No.01CH37217)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Sydney, Australia. pp.2715-2717 vol.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2001.978139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465588v1</w:t>
+                <w:t xml:space="preserve">hal-01466144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Classification of Alpine Terrains at L and C Bands with Application to Snow Monitoring</w:t>
+                <w:t xml:space="preserve">Classification of Polarimetric Interferometric SAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Durand</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Sen Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Symposium International Mesures physiques et signatures en télédétection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES) Jan 2001, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Progress In Electromagnetics Research Symposium, PIERS 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465584v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polarimétrie radar appliquée à la télédétection d'environnements naturels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Extraction de paramètres physiques d'une surface naturelle à partir de données SAR polarimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journ{\'e}e Imagerie Polarim{\'e}trique, GDR ISIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465573v1</w:t>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Polarimetric Interferometric SAR data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La polarimétrie radar appliquée à la télédétection d'environnements naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jong-Sen Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Progress In Electromagnetics Research Symposium, PIERS 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Journ{\'e}e Imagerie Polarim{\'e}trique, GDR ISIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465586v1</w:t>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de paramètres physiques d'une surface naturelle à partir de données SAR polarimétriques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarimetric Classification of Alpine Terrains at L and C Bands with Application to Snow Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Poitiers, France</w:t>
+              <w:t xml:space="preserve">8e Symposium International Mesures physiques et signatures en télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES) Jan 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465450v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-baseline polarimetric SAR data classification using the complex Wishart distribution and principal component analysis</w:t>
+                <w:t xml:space="preserve">Extraction of surface parameters from SAR data using polarimetric descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W. M. Boerner</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2001. Scanning the Present and Resolving the Future. Proceedings. IEEE 2001 International Geoscience and Remote Sensing Symposium (Cat. No.01CH37217)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the International Symposium on Retrieval of Bio- and Geophysical Parameters from SAR Data for Land Applications (SCEOS 2001) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Sheffield, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2001.978138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01466143v1</w:t>
+                <w:t xml:space="preserve">hal-01465588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Recovery and the Calibration of Fully Polarimetric Scattering Matrix Information in POL-D (RP)- IN/TOMO-SAR Imaging : and its air/space-borne application to geo-environmental background validation, stress assesment and stress change monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-baseline polarimetric SAR data classification using the complex Wishart distribution and principal component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. M. Boerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEOS WGCV- SAR Workshop 2001</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2001. Scanning the Present and Resolving the Future. Proceedings. IEEE 2001 International Geoscience and Remote Sensing Symposium (Cat. No.01CH37217)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Sydney, Australia. pp.2712-2714 vol.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2001.978138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465454v1</w:t>
+                <w:t xml:space="preserve">hal-01466143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of polarimetric SAR images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Pottier</w:t>
+                <w:t xml:space="preserve">On the Recovery and the Calibration of Fully Polarimetric Scattering Matrix Information in POL-D (RP)- IN/TOMO-SAR Imaging : and its air/space-borne application to geo-environmental background validation, stress assesment and stress change monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2001. Scanning the Present and Resolving the Future. Proceedings. IEEE 2001 International Geoscience and Remote Sensing Symposium (Cat. No.01CH37217)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEOS WGCV- SAR Workshop 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466142v1</w:t>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised classification and analysis of natural scenes from polarimetric interferometric SAR data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation of polarimetric SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Grunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. S. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2001. Scanning the Present and Resolving the Future. Proceedings. IEEE 2001 International Geoscience and Remote Sensing Symposium (Cat. No.01CH37217)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Sydney, Australia. pp.2715-2717 vol.6, </w:t>
+              <w:t xml:space="preserve">, 2001, Sydney, Australia. pp.414-416 vol.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2001.978139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2001.976175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466144v1</w:t>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Polarimetric Image Analysis for SAR Data Classification</w:t>
+                <w:t xml:space="preserve">Unsupervised classification of multi-frequency and fully polarimetric SAR images based on the H/A/Alpha-Wishart classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European SAR Conference EUSAR 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2000. IEEE 2000 International Geoscience and Remote Sensing Symposium. Taking the Pulse of the Planet: The Role of Remote Sensing in Managing the Environment. Proceedings (Cat. No.00CH37120)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Hawai, United States. pp.1104-1106 vol.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2000.858036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465447v1</w:t>
+                <w:t xml:space="preserve">hal-01466147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Image Polarimetric SAR Data Analysis</w:t>
+                <w:t xml:space="preserve">Dual Polarimetric Image Analysis for SAR Data Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Antennas and Propagation (ISAP 2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">European SAR Conference EUSAR 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VDE, May 2000, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465448v1</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised classification of multi-frequency and fully polarimetric SAR images based on the H/A/Alpha-Wishart classifier</w:t>
+                <w:t xml:space="preserve">Dual-Image Polarimetric SAR Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. S. Lee</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2000. IEEE 2000 International Geoscience and Remote Sensing Symposium. Taking the Pulse of the Planet: The Role of Remote Sensing in Managing the Environment. Proceedings (Cat. No.00CH37120)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Antennas and Propagation (ISAP 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Fukuoka, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2000.858036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01466147v1</w:t>
+                <w:t xml:space="preserve">hal-01465448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of full polarimetric SAR data to classify dry snowcover</w:t>
+                <w:t xml:space="preserve">Phenomenological classification of natural scenes using multidimensional polarimetric SAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Proceedings IEEE 1999 International Geoscience and Remote Sensing Symposium, 1999. IGARSS '99</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference and Exhibition on Radar Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465337v1</w:t>
+                <w:t xml:space="preserve">hal-01465322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological classification of natural scenes using multidimensional polarimetric SAR data</w:t>
+                <w:t xml:space="preserve">The potential of full polarimetric SAR data to classify dry snowcover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference and Exhibition on Radar Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Proceedings IEEE 1999 International Geoscience and Remote Sensing Symposium, 1999. IGARSS '99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Hamburg, Germany. pp. 1792 - 1794, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.1999.772097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465322v1</w:t>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Polarimetric SAR Data Processing to Snow Cover Remote Sensing. Validation Using Optical Images and Ground Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -46996,51 +46996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landeau Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -47127,103 +47127,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of TerraSAR-X data into a snowpack model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Vu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.3998 - 4001, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
@@ -47289,51 +47289,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theme Issue on &amp;quot;Mapping with SAR : Techniques and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -47396,51 +47396,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric SAR Modelling: Mellin Kind Statistics and Time-Frequency Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbjorn Eltoft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -47507,423 +47507,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 - Synthetic Aperture Radar Imaging</w:t>
+                <w:t xml:space="preserve">2 - SAR Imaging using Coherent Modes of Diversity: SAR Polarimetry, Interferometry and Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baghdadi; Nicolas and Zribi; Mehrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Remote Sensing of Land Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.1-65, 2016, 978-1-78548-159-8. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Elsevier, pp.67 - 147, 2016, 978-1-78548-159-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468929v1</w:t>
+                <w:t xml:space="preserve">hal-01468926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 - Imagerie SAR à modes de diversité cohérents : polarimétrie, interférométrie et tomographie SAR</w:t>
+                <w:t xml:space="preserve">1 - Synthetic Aperture Radar Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baghdadi; Nicolas and Zribi; Mehrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observation des surfaces continentales par télédétection micro-onde.ă ă Techniques et méthodes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Remote Sensing of Land Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.1-65, 2016, 978-1-78548-159-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-159-8.50001-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468927v1</w:t>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 - Imagerie radar à synthèse d'ouverture</w:t>
+                <w:t xml:space="preserve">2 - Imagerie SAR à modes de diversité cohérents : polarimétrie, interférométrie et tomographie SAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baghdadi; Nicolas and Zribi; Mehrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observation des surfaces continentales par télédétection micro-onde.ă ă Techniques et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE-editions, pp.19 - 76, 2016, 978-1-78548-159-8</w:t>
+              <w:t xml:space="preserve">, ISTE-editions, pp.77 - 154, 2016, 978-1-78548-159-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468928v1</w:t>
+                <w:t xml:space="preserve">hal-01468927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 - SAR Imaging using Coherent Modes of Diversity: SAR Polarimetry, Interferometry and Tomography</w:t>
+                <w:t xml:space="preserve">1 - Imagerie radar à synthèse d'ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baghdadi; Nicolas and Zribi; Mehrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Remote Sensing of Land Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.67 - 147, 2016, 978-1-78548-159-8</w:t>
+              <w:t xml:space="preserve">Observation des surfaces continentales par télédétection micro-onde.ă ă Techniques et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE-editions, pp.19 - 76, 2016, 978-1-78548-159-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468926v1</w:t>
+                <w:t xml:space="preserve">hal-01468928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar Polarimetry Basics and Selected Earth Remote Sensing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academic Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Press Library in Signal Processing, 1st Edition Communications and Radar Signal Processing </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9780123965004</w:t>
@@ -47965,64 +47965,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Classification of Natural Scenes from Polarimetric Interferometric SAR Data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Remote Sensing Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific Publishing, 2003, 981-238-344-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -48060,51 +48060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Frequency Polarimetric SAR Data Classification and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Electromagnetics Research volume 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New York Elsevier, pp.247-272, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -48161,90 +48161,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PolSARpro v4.1 (The Polarimetric SAR Data Processing and Educational Toolbox)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -48363,233 +48363,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest SAR Tomography: Principles and Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giampaolo Ferraioli</w:t>
+                <w:t xml:space="preserve">Three-dimensional Imaging of Urban Areas Using SAR Correlation Tomographic Technique Based on TSX/TDX Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297853v1</w:t>
+                <w:t xml:space="preserve">hal-02297042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional Imaging of Urban Areas Using SAR Correlation Tomographic Technique Based on TSX/TDX Pairs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
+                <w:t xml:space="preserve">Forest SAR Tomography: Principles and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aghababaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Ferraioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mariotti d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297042v1</w:t>
+                <w:t xml:space="preserve">hal-02297853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -48729,51 +48729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de grands déplacements a partir de données Radar a Synthese d'Ouverture (RSO) multivariées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -48781,51 +48781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fallourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB. 2009, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -49020,51 +49020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bottani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17162822" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862666v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Nhi Ngo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3513641" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tebaldini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Manzoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giudici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3371267" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Doblas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mermoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-287-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796744v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3485806" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3298142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3208744" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Diama Lo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155870" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Longepe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Mouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Husson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3055979" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad El Hage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14174173" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3044150" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gelas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13010142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158184v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoping Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030487" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244879v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Blomberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M. H. Ulander" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3020775" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Abdo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boutet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain-Bailhache" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13040636" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghababaee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Ferraioli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#233; Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mariotti d'Alessandro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2019.2963093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekhmissi Harkati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2019.0576" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aghababaee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferraioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schirinzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11111288" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oriot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.07.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouad&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2862365" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10010109" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Soja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ulander" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2819884" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meric" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2824837" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temesgen Gebrie Yitayew" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Dierking" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Divine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbjorn Eltoft" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2839590" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ric" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB17082402" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01277215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Rekioua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.12.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2718998" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Yitayew" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eltoft" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tebaldini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2613900" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137376v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy-Vehel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reigber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2709839" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622074v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unmesh Khati" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulab Singh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.07.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281854v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2015_12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rocca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariotti d'Alessandro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2488358" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380636v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2016.2595762" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Philippets" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.10.026020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Eun Park" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2361144" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2425658" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118432v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vu Phan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dumont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1975-2014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D. Navarro-Sanchez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Lopez-Sanchez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2253111" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canbin Hu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangyao Kuang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs5126899" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142807v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paladini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martorella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Berizzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2012.2227894" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942856v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2171494" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942830v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paladini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martorella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2181397" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942837v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Erten" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hellwich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2174155" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658967v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaharyar A. Khwaja" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2111411" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802988v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sauer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reigber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2011.2147321" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638868v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2100365" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638829v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2101579" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646032v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.375-416" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7SHH10Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584024v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwu Li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadong Guo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555857v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duquenoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2008.0086" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584368v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Martinez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/159350" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584373v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jager" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Neumann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160902897809" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506656v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2031101" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394354v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Longepe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518418v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419546v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411600v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394185v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418806v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348858v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leducq" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256120v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2007.908885" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255779v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Hondt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126560v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pottier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101120v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Ainsworth" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419554v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Grunes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400630v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101109v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Titin-Schnaider" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018344v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillaso" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400967v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101168v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018345v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortuny" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019485v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017891v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912993v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Boerner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466146v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03008829" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DDCD9C986318CB6A877C65EA696A1427AD48D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466145v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Sen Lee" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.964969" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466148v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20001133" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290815v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Morel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabbro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322646v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro-Famil" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008570v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cros" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991892v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921869v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Tyack" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158235v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Barbu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Vermet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Louvign&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radar58436.2024.10994027" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779584v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716642v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10640859" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984522v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengda Wu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boutet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10640959" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356662v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avrillon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dierking" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss52108.2023.10282153" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217282v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ge" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087003v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884243" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086995v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ge" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883382" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD54643.2022.9924868" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144111v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aouchiche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD48048.2021.00023" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330226v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324367" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330222v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323102" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277966v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296906v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Schirinzi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496275v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475922v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouetilloux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacrouts" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959779" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496272v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296860v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296965v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelchmissi Harkati" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495813v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296951v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898998" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495821v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495777v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam El Hajj Chehade" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296958v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Peng" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296882v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pardini" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496684v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Avrillon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296946v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297013v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang Xiang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoyang Zhong" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042761v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.D. Kodnoeih" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Negrier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Cruz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Letestu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1007" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018913v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hajj Chehade" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519280" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018916v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fitrzyk" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Louis Desnos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8517841" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018911v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8519068" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137373v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Myrnes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brekke" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petrich" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042531v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harkati" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530499" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496291v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erxue Chen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Hong" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684416v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Dehghani Kodnoeih" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain N&#233;grier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Motta-Cruz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Letestu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496294v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengyuan Li" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Lei" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478263v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874633v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fitrzyk" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-L. Desnos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137370v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aouchiche" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553021" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296922v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Ngo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moussawi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517464" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137374v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739939v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8126912" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01770196v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EURAD.2017.8249139" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496536v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739937v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Khati" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128192" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739938v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azcueta" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127493" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478182v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fouettilloux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lacrouts" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Motyl" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meric" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608059v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128342" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555713v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Abakar Issakha" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vincent" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bodereau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01623092v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nicolas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127315" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02134978v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen E." TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong W." TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Z." TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466139v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7730487" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465671v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403177v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. M. Dinh" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535482v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380640v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blomberg" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Soja" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.H. Ulander" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418435v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Levy Vehel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2016.7729373" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466138v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. d'Alessandro" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729368" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466137v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7728991" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465611v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368117v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481940" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605309v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Chehade" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Toan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403175v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555721v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Besson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abakar-Issakha" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodereau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2016.7906002" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418677v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466140v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adnet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465614v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535481v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02134968v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279744v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7327025" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279742v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fuchs" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Donald Migliore" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304585" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279739v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279737v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desodt" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf.2015.7411891" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279738v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2194781" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142773v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279741v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346230" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142727v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253626v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253604v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279745v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Porfiri" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245755" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279740v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346294" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279743v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Lahlou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326019" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142722v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281850v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142731v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118453v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947629" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142751v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142787v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aouiche" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142777v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145341v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142749v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142781v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142776v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cochin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Louvigne" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbri" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104803v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947546" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142784v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142778v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142786v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142789v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leconte" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142788v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142779v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142782v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142638v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Anfinsen" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142796v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142652v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142799v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953770v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721136" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142794v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142748v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142797v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bellez" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142793v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142635v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Moen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doulgeris" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerland" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142795v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142590v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142657v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142800v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142801v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grahn" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142792v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907581v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949829v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907574v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142804v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949820v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145337v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949804v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chesnokova" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Hajnsek" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142805v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949798v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351590" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640859v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640761v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646175v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640864v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949846v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lardeux" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944598v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cristallini" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastina" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombardo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944594v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640866v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620881v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ledo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640872v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049318" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640768v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985443v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Cao" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049376" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803748v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646098v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507088v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556549v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507077v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651074" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145338v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557881v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507074v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507089v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507065v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colone" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511436v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504655v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511539v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506935v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653918" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507067v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945553v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.873222" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358867v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Daniel" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419043v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419081v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464558v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419062v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525435v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Cloude" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419570v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394188v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419035v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464665v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419085v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419088v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morisseau" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464560v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Park" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464669v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419086v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419053v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419033v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464676v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464547v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349053v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349120v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chen" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Li" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tian" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pang" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348863v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348871v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348889v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348927v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prats" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348886v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689892v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaharyar Khwaja" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349138v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348880v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348931v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348883v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Souyris" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348893v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348868v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464332v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348890v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348971v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348860v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349108v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348972v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176459v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175953v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255866v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256018v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178399v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long&#233;p&#233;" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175610v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255822v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256008v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256020v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256011v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175605v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419135v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176469v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175955v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176450v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256012v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255829v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175606v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256045v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101300v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Hamasaki" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sato" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101432v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401498v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niang" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101309v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101276v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Papathanassiou" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101501v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101495v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101296v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504572v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maria" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fuchs" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101433v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101400v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101427v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101497v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101267v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101480v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711147v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101406v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101303v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419571v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101294v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101420v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101281v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kugler" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101429v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101242v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101290v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101228v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419575v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Skriver" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dall" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toan" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lumsdon" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019155v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018396v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019144v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020346v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019156v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moreira" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019153v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101256v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020215v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019428v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419598v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419596v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niang" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419585v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas P. Papathanassiou" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biber" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017997v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019151v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419642v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Morisaki" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419591v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419607v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moshammer" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019159v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019152v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019141v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018389v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465601v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumsdon Parivash" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshammer Ralf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419632v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419603v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101212v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019430v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019563v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018349v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419616v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreira" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Papathanassiou" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019429v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017996v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419625v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018398v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019146v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101246v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020344v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mette" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019431v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419577v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018392v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019149v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870401v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848225v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Landeau" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Traon" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847220v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848079v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908027v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848192v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848219v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838050v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870421v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836898v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907929v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838031v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838041v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847492v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908035v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906061v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847219v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906120v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906403v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906405v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838250v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luneburg" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.S. Zhou" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918526v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915211v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914772v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914863v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breuer" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916760v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915196v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corr" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoekman" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Partington" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915214v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915907v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916768v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916776v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914799v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919047v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ch&#234;nerie" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916724v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914774v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466141v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Boerner" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Papathanassiou" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hajnsek" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2003.1293796" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916703v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945137v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960066v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963442v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936956v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Lee" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953210v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960800v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936124v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936935v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959460v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936223v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960049v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959292v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruniquel" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959265v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936215v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936988v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958715v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potsis" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Uzunoglou" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936928v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936976v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465588v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465584v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465573v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465586v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465450v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466143v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2001.978138" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465454v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466142v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Grunes" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2001.976175" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466144v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2001.978139" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465447v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465448v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466147v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2000.858036" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465337v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saillard" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1999.772097" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465322v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465445v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corgier" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465319v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landeau Thierry" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118455v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947362" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430946v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496220v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Anfinsen" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Doulgeris" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66330-2_5" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468929v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-159-8.50001-3" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468927v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468928v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468926v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142806v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787252v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787236v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623661v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420630v2" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297853v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297042v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525453v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485794v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bottani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17162822" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862666v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Nhi Ngo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3513641" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3485806" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Doblas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mermoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-287-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tebaldini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Manzoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giudici" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3371267" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3298142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Diama Lo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155870" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Longepe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Mouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Husson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3055979" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793062v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3208744" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad El Hage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14174173" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Blomberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M. H. Ulander" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3020775" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Abdo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boutet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain-Bailhache" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13040636" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3044150" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gelas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13010142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoping Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030487" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghababaee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Ferraioli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#233; Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mariotti d'Alessandro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2019.2963093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekhmissi Harkati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2019.0576" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aghababaee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferraioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schirinzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11111288" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oriot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.07.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784051v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouad&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meric" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2824837" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temesgen Gebrie Yitayew" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Dierking" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Divine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbjorn Eltoft" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2839590" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Soja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ulander" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2819884" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10010109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2862365" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unmesh Khati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulab Singh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.07.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2718998" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01277215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Rekioua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.12.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739927v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ric" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB17082402" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Yitayew" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eltoft" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tebaldini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2613900" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137376v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy-Vehel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reigber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2709839" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rocca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariotti d'Alessandro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2488358" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380636v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2016.2595762" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2015_12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Philippets" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.10.026020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240766v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2425658" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Eun Park" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2361144" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D. Navarro-Sanchez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Lopez-Sanchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2253111" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118432v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vu Phan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1975-2014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905963v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paladini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martorella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Berizzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2012.2227894" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142807v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128573v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canbin Hu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangyao Kuang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs5126899" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942837v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Erten" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hellwich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2174155" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2171494" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942830v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paladini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martorella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2181397" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802988v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sauer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reigber" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2011.2147321" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaharyar A. Khwaja" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2111411" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638868v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2100365" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638829v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2101579" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646032v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.375-416" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7SHH10Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506656v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Neumann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2031101" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555857v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duquenoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2008.0086" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584024v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwu Li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadong Guo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584368v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Martinez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/159350" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584373v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jager" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160902897809" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419546v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518418v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Longepe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411600v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418806v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394185v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256120v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2007.908885" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348858v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leducq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255779v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Hondt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101168v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400967v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419554v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019497v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lee" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Grunes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101120v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Ainsworth" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pottier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400630v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101109v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Titin-Schnaider" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018344v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillaso" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019485v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortuny" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018345v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017891v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912993v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Boerner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466145v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Sen Lee" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.964969" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466146v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03008829" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DDCD9C986318CB6A877C65EA696A1427AD48D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466148v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20001133" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322646v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Morel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabbro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro-Famil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290815v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008570v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cros" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991892v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716642v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10640859" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158235v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Barbu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Vermet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Louvign&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radar58436.2024.10994027" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921869v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Tyack" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984522v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengda Wu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boutet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10640959" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356662v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avrillon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dierking" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss52108.2023.10282153" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056473v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD54643.2022.9924868" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087003v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884243" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217282v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ge" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086995v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ge" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883382" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144111v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aouchiche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD48048.2021.00023" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330222v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323102" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330226v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324367" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297013v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang Xiang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoyang Zhong" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296860v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496272v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496275v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475922v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouetilloux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacrouts" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959779" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277966v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296906v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Schirinzi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296965v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelchmissi Harkati" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495813v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296951v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898998" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296882v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pardini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296958v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Peng" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496684v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Avrillon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495821v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495777v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam El Hajj Chehade" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296946v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137374v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496294v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erxue Chen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengyuan Li" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Lei" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Hong" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137373v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Myrnes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brekke" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petrich" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042531v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harkati" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530499" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496291v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684416v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Dehghani Kodnoeih" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain N&#233;grier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Motta-Cruz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Letestu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018913v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hajj Chehade" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519280" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018911v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8519068" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018916v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fitrzyk" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Louis Desnos" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8517841" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042761v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.D. Kodnoeih" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Negrier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Cruz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Letestu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1007" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478263v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874633v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fitrzyk" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-L. Desnos" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137370v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aouchiche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553021" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296922v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Ngo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moussawi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517464" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01623092v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nicolas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127315" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739937v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Khati" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128192" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496536v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01770196v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EURAD.2017.8249139" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739939v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8126912" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478182v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fouettilloux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lacrouts" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Motyl" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meric" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608059v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128342" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739938v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azcueta" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127493" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555713v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Abakar Issakha" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vincent" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bodereau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535481v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465614v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465611v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368117v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481940" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418435v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Levy Vehel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2016.7729373" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466138v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. d'Alessandro" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729368" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380640v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blomberg" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Soja" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.H. Ulander" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466137v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7728991" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535482v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02134978v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen E." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong W." TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Z." TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466139v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7730487" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465671v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403177v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. M. Dinh" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605309v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Chehade" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Toan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403175v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555721v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Besson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abakar-Issakha" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodereau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2016.7906002" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418677v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466140v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adnet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281850v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142731v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142773v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279738v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2194781" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279737v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desodt" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf.2015.7411891" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279742v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fuchs" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Donald Migliore" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304585" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279739v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02134968v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279744v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7327025" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279741v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346230" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142727v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253626v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253604v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279745v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Porfiri" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245755" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279740v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346294" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142722v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279743v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Lahlou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326019" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142788v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142779v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142782v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145341v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142776v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cochin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Louvigne" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbri" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142781v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142749v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104803v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947546" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142787v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aouiche" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142777v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142751v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118453v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947629" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142784v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142778v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142786v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142789v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leconte" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142792v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142793v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953770v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721136" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142794v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142748v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142797v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bellez" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142799v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142796v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142638v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Anfinsen" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142652v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142635v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Moen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doulgeris" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerland" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142795v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142590v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142657v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142800v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142801v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grahn" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949804v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chesnokova" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Hajnsek" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142805v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949798v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351590" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949829v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907574v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907581v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949820v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142804v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145337v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646098v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803748v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620881v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ledo" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944598v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cristallini" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastina" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombardo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944594v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640866v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646175v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640864v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949846v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lardeux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640859v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640761v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640872v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049318" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640768v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985443v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Cao" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049376" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145338v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557881v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556549v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507077v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651074" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507088v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507074v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507089v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507065v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colone" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511436v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504655v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511539v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506935v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653918" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507067v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945553v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.873222" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464547v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Daniel" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464676v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419570v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394188v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419062v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525435v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Cloude" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419043v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419081v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358867v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464558v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419035v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464665v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419085v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419088v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morisseau" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464560v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Park" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464669v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419086v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419053v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419033v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348972v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349108v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chen" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348927v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prats" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348886v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349120v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Li" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tian" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pang" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348871v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348863v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348889v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349053v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689892v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaharyar Khwaja" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349138v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348880v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348931v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348883v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Souyris" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348868v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348893v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464332v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348890v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348971v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348860v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256045v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256012v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255829v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175606v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175605v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419135v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256011v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256020v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256018v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255822v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256008v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178399v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long&#233;p&#233;" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175610v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255866v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175953v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176459v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176469v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175955v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176450v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101429v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101242v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101290v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101400v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101433v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101427v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maria" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fuchs" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101497v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101501v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101495v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101296v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504572v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101309v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101276v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Papathanassiou" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101432v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101300v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Hamasaki" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sato" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401498v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niang" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101267v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101480v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711147v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101406v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101303v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419571v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101294v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101420v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101281v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kugler" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019431v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moreira" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019149v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018392v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419577v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019152v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019141v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019159v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419607v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lumsdon" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moshammer" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas P. Papathanassiou" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419591v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niang" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018389v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019151v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419642v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Morisaki" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017997v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101256v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419585v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biber" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dall" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419598v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419596v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019153v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019156v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019428v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020346v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020215v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101228v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019155v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019144v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419575v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Skriver" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toan" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018396v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465601v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumsdon Parivash" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshammer Ralf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419632v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419603v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101212v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019430v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019563v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018349v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019429v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419616v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreira" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Papathanassiou" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017996v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419625v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018398v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019146v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101246v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020344v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mette" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838250v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luneburg" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.S. Zhou" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906405v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836898v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848192v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848219v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838050v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870421v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908027v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848079v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848225v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Landeau" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Traon" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847220v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870401v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907929v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838031v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838041v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847492v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906061v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908035v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847219v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906120v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906403v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916703v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915907v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915196v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corr" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoekman" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Partington" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915214v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916760v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918526v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914863v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breuer" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915211v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914772v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916768v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916776v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914799v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919047v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ch&#234;nerie" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916724v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914774v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466141v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Boerner" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Papathanassiou" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hajnsek" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2003.1293796" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936215v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960049v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959265v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959292v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruniquel" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936935v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959460v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936223v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953210v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Lee" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936124v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960800v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963442v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945137v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960066v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936956v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936988v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958715v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potsis" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Uzunoglou" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936928v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936976v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466144v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2001.978139" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465586v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465450v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465573v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465584v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465588v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466143v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2001.978138" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465454v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466142v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Grunes" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2001.976175" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466147v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2000.858036" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465447v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465448v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465322v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saillard" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465337v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1999.772097" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465445v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corgier" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465319v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landeau Thierry" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118455v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947362" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430946v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496220v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Anfinsen" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Doulgeris" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66330-2_5" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468926v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468929v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-159-8.50001-3" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468927v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468928v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142806v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787252v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787236v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623661v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420630v2" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297042v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297853v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525453v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485794v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>