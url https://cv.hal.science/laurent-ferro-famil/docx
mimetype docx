--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -351,408 +351,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical forest characterisation using parametric SAR tomography at P band and low-dimensional models</w:t>
+                <w:t xml:space="preserve">Tackling High Biomass In Tropical Forests Through The Biomass Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Bou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+                <w:t xml:space="preserve">Thuy Le Toan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Brigui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Doblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2024.3485806⟩</w:t>
+              <w:t xml:space="preserve">The International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48e, pp.287-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-3-2024-287-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796744v1</w:t>
+                <w:t xml:space="preserve">insu-04833056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling High Biomass In Tropical Forests Through The Biomass Mission</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FDM MIMO Spaceborne SAR Tomography by Minimum Redundancy Wavenumber Illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Doblas</w:t>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mermoz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Banda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Giudici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-3-2024-287-2024⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2024.3371267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04833056v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDM MIMO Spaceborne SAR Tomography by Minimum Redundancy Wavenumber Illumination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Manzoni</w:t>
+                <w:t xml:space="preserve">Tropical forest characterisation using parametric SAR tomography at P band and low-dimensional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Giudici</w:t>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62, pp.1-19. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2024.3371267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2024.3485806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885487v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Tropical Forests With GEDI and 3-D SAR Tomography</w:t>
               </w:r>
@@ -866,248 +866,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity 3D InISAR Imaging Using a Compressive Hardware Device and a Single Receiver</w:t>
+                <w:t xml:space="preserve">Co-Cross-Polarization Coherence Over the Sea Surface From Sentinel-1 SAR Data: Perspectives for Mission Calibration and Wind Field Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mor Diama Lo</w:t>
+                <w:t xml:space="preserve">N. Longepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Davy</w:t>
+                <w:t xml:space="preserve">A.A. Mouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22155870⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3055979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771179v1</w:t>
+                <w:t xml:space="preserve">hal-03195860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Cross-Polarization Coherence Over the Sea Surface From Sentinel-1 SAR Data: Perspectives for Mission Calibration and Wind Field Retrieval</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-Complexity 3D InISAR Imaging Using a Compressive Hardware Device and a Single Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Mouche</w:t>
+                <w:t xml:space="preserve">Mor Diama Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (15), pp.5870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3055979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22155870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195860v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical forest vertical structure characterization: From GEDI to P-band SAR tomography</w:t>
               </w:r>
@@ -1240,51 +1240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria Accuracy Assessment of Digital Elevation Models (DEMs) Produced by Airborne P-Band Polarimetric SAR Tomography in Tropical Rainforests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1355,590 +1355,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating P-Band TomoSAR for Biomass Retrieval in Boreal Forest</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+                <w:t xml:space="preserve">3-D Characterization of Urban Areas Using High-Resolution Polarimetric SAR Tomographic Techniques and a Minimal Number of Acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 59 (5), pp.3793-3804. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2020.3020775⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 59 (11), pp.9086-9103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2020.3044150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244879v1</w:t>
+                <w:t xml:space="preserve">hal-02297035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Double-Bounce Interaction between a Random Volume and an Underlying Ground, Using a Controlled High-Resolution PolTomoSAR Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ray Abdo</w:t>
+                <w:t xml:space="preserve">Multi-Temporal Speckle Filtering of Polarimetric P-Band SAR Data over Dense Tropical Forests: Study Case in French Guiana for the BIOMASS Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Polidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Koleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13040636⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13010142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189019v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Characterization of Urban Areas Using High-Resolution Polarimetric SAR Tomographic Techniques and a Minimal Number of Acquisitions</w:t>
+                <w:t xml:space="preserve">Forest height estimation using a single-pass airborne L-band polarimetric and interferometric SAR system and tomographic techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaoping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2020.3044150⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13030487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297035v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Temporal Speckle Filtering of Polarimetric P-Band SAR Data over Dense Tropical Forests: Study Case in French Guiana for the BIOMASS Mission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Villard</w:t>
+                <w:t xml:space="preserve">Analysis of the Double-Bounce Interaction between a Random Volume and an Underlying Ground, Using a Controlled High-Resolution PolTomoSAR Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain-Bailhache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13010142⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13040636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127277v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest height estimation using a single-pass airborne L-band polarimetric and interferometric SAR system and tomographic techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
+                <w:t xml:space="preserve">Evaluating P-Band TomoSAR for Biomass Retrieval in Boreal Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Blomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaoping Zhang</w:t>
+                <w:t xml:space="preserve">Lars M. H. Ulander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (3), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (5), pp.3793-3804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs13030487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2020.3020775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158184v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest SAR Tomography: Principles and Applications</w:t>
               </w:r>
@@ -2071,51 +2071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Complexity Portable MIMO Radar System for the Characterization of Complex Environments at High Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lekhmissi Harkati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2703,51 +2703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Biomass Retrieval From L-Band SAR Using Tomographic Ground Backscatter Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Blomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2755,51 +2755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Soja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Ulander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (7), pp.1030-1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3091,759 +3091,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of seasonal effects on forest parameter estimation of Indian deciduous forest using TerraSAR-X PolInSAR acquisitions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gulab Singh</w:t>
+                <w:t xml:space="preserve">Lake and Fjord Ice Imaging Using a Multifrequency Ground-Based Tomographic SAR System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjorn Eltoft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.07.019⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (10), pp.4457-4468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2718998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622074v1</w:t>
+                <w:t xml:space="preserve">hal-01622066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake and Fjord Ice Imaging Using a Multifrequency Ground-Based Tomographic SAR System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
+                <w:t xml:space="preserve">Snowpack permittivity profile retrieval from tomographic SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2718998⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622066v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowpack permittivity profile retrieval from tomographic SAR data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution radar focusing using spectral estimation methods in wide-band and near-field configurations Application to millimeter-wave near-range imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Rekioua</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+                <w:t xml:space="preserve">S. Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.12.016⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79, pp.45-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERB17082402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277215v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution radar focusing using spectral estimation methods in wide-band and near-field configurations Application to millimeter-wave near-range imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Jouade</w:t>
+                <w:t xml:space="preserve">Tomographic Imaging of Fjord Ice Using a Very High Resolution Ground-Based SAR System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Yitayew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Coq</w:t>
+                <w:t xml:space="preserve">T. Eltoft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERB17082402⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (2), pp.698-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2613900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739927v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic Imaging of Fjord Ice Using a Very High Resolution Ground-Based SAR System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. G. Yitayew</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Imaging of Objects Concealed Below a Forest Canopy Using SAR Tomography at L-Band and Wavelet-Based Sparse Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy-Vehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (2), pp.698-714. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (9), pp.1454-1458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2613900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2017.2709839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466136v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Imaging of Objects Concealed Below a Forest Canopy Using SAR Tomography at L-Band and Wavelet-Based Sparse Estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of seasonal effects on forest parameter estimation of Indian deciduous forest using TerraSAR-X PolInSAR acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lévy-Vehel</w:t>
+                <w:t xml:space="preserve">Unmesh Khati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulab Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (9), pp.1454-1458. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199, pp.265-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2017.2709839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137376v1</w:t>
+                <w:t xml:space="preserve">hal-01622074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Calibration of Airborne Tomographic SAR Data via Phase Center Double Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,274 +4274,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Land Use Information Extraction Using the Ultrahigh-Resolution Chinese Airborne SAR Imagery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaojian Li</w:t>
+                <w:t xml:space="preserve">Surface Roughness and Microwave Surface Scattering of High-Resolution Imaging Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Eun Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L Zhang</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2015.2425658⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (4), pp.756 - 760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2014.2361144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240766v1</w:t>
+                <w:t xml:space="preserve">hal-01131636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Roughness and Microwave Surface Scattering of High-Resolution Imaging Radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sang-Eun Park</w:t>
+                <w:t xml:space="preserve">Urban Land Use Information Extraction Using the Ultrahigh-Resolution Chinese Airborne SAR Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Allain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+                <w:t xml:space="preserve">L Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (4), pp.756 - 760. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (10), pp.5583--5599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2014.2361144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2015.2425658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131636v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric Approaches for Persistent Scatterers Interferometry</w:t>
               </w:r>
@@ -4759,689 +4759,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point Target Classification via Fast Lossless and Sufficient Omega-Psi-Phi Decomposition of High-Resolution and Fully Polarimetric SAR/ISAR Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principes de l'imagerie Radar à synthèse d'ouverture (RSO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.Te6702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905963v1</w:t>
+                <w:t xml:space="preserve">hal-01142807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de l'imagerie Radar à synthèse d'ouverture (RSO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ship Discrimination Using Polarimetric SAR Data and Coherent Time-Frequency Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canbin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gangyao Kuang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (12), pp.6899--6920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs5126899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142807v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship Discrimination Using Polarimetric SAR Data and Coherent Time-Frequency Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Point Target Classification via Fast Lossless and Sufficient Omega-Psi-Phi Decomposition of High-Resolution and Fully Polarimetric SAR/ISAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Paladini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canbin Hu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+                <w:t xml:space="preserve">M. Martorella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gangyao Kuang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrizio Berizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (12), pp.6899--6920. </w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (3 Numero spécial), pp.798-830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs5126899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JPROC.2012.2227894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128573v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Coherent Similarity Measure for Temporal Multichannel Scene Characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Object Imaging Using SAR Tomography and Polarimetric Spectral Estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olaf Hellwich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 50, pp.2839-2851. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2011.2174155⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 50 (6), pp.2213-2225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2011.2171494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942837v1</w:t>
+                <w:t xml:space="preserve">hal-00942856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Imaging Using SAR Tomography and Polarimetric Spectral Estimators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
+                <w:t xml:space="preserve">Lossless and Sufficient Psi-Invariant Decomposition of Random Reciprocal Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Paladini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Martorella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Berizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 50 (6), pp.2213-2225. </w:t>
+              <w:t xml:space="preserve">, 2012, 50 (9), pp.3487-3501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2011.2171494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2011.2181397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942856v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossless and Sufficient Psi-Invariant Decomposition of Random Reciprocal Target</w:t>
+                <w:t xml:space="preserve">A New Coherent Similarity Measure for Temporal Multichannel Scene Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Paladini</w:t>
+                <w:t xml:space="preserve">Esra Erten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Martorella</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olaf Hellwich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 50 (9), pp.3487-3501. </w:t>
+              <w:t xml:space="preserve">, 2012, 50, pp.2839-2851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2011.2181397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2011.2174155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942830v1</w:t>
+                <w:t xml:space="preserve">hal-00942837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional imaging and scattering Mechanism Estimation over Urban Scences Dual-Baseline Polarimetric InSAR Observations at L-Band</w:t>
               </w:r>
@@ -6048,620 +6048,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Forest Structure, Ground, and Canopy Layer Characteristics From Multibaseline Polarimetric Interferometric SAR Data</w:t>
+                <w:t xml:space="preserve">Scatterers Characterisation in Radar Imaging Using Joint Time-Frequency Analysis and Polarimetric Coherent Decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Neumann</w:t>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2009.2031101⟩</w:t>
+              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3), pp.384-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2008.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506656v1</w:t>
+                <w:t xml:space="preserve">hal-00555857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scatterers Characterisation in Radar Imaging Using Joint Time-Frequency Analysis and Polarimetric Coherent Decompositions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">Urban Land Cover Classification with High Resolution Polarimetric SAR Interferometric Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinwu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huadong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (3), pp.236-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555857v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Land Cover Classification with High Resolution Polarimetric SAR Interferometric Data</w:t>
+                <w:t xml:space="preserve">Advances in Multidimensional Synthetic Aperture Radar Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinwu Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Huadong Guo</w:t>
+                <w:t xml:space="preserve">Carlos Lopez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.159350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/159350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584024v1</w:t>
+                <w:t xml:space="preserve">hal-00584368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Multidimensional Synthetic Aperture Radar Signal Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classifying polarimetric SAR data by combining expectation methods with spatial context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Lopez-Martinez</w:t>
+                <w:t xml:space="preserve">Marc Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2010/159350⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (3), pp.727-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160902897809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584368v1</w:t>
+                <w:t xml:space="preserve">hal-00584373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying polarimetric SAR data by combining expectation methods with spatial context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Estimation of Forest Structure, Ground, and Canopy Layer Characteristics From Multibaseline Polarimetric Interferometric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (3), pp.727-744. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (3), pp.1086-1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01431160902897809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2009.2031101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584373v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theme issue on Mapping with SAR Techniques and Applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6807,51 +6807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow pack characterization in Mountainous Regions using C-band SAR and a meteorological Model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Longepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6941,51 +6941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7023,51 +7023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scatterers Characterization in radar imaging using joint time-frequency analysis and polarimetric coherent decompositions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7131,90 +7131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying-Polarimetric SAR Data by Combining Expectation Methods with Spatial Context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (3-4), pp.727-744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7239,77 +7239,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibaseline Polarimetric SAR Interferometry Coherence Optimization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (1), pp.93-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7451,51 +7451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially Nonstationary Anisotropic Texture Analysis in SAR Images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7540,986 +7540,986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00255779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry snow discrimination in alpine areas from multi-frequency and multi-temporal sar data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Martini</w:t>
+                <w:t xml:space="preserve">Nonstationary Spatial Texture Estimation Applied to Adaptative Speckle Reduction of SAR Data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 153, issue n° 3, pp.271-278</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.476-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101168v1</w:t>
+                <w:t xml:space="preserve">hal-00419554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow extent mapping in Alpine areas using polarimetric SAR data.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scattering-model-based Speckle filtering of polarimetric SAR data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+                <w:t xml:space="preserve">J.S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Grunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARSEL e-Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 5 (1), pp.129-136</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44, n° 1, pp.176-187;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00400967v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstationary Spatial Texture Estimation Applied to Adaptative Speckle Reduction of SAR Data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+                <w:t xml:space="preserve">Orientation angle preserving a posteriori polarimetric SAR calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Ainsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3, pp.476-480</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44, n° 2, pp.994-1003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419554v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering-model-based Speckle filtering of polarimetric SAR data.</w:t>
+                <w:t xml:space="preserve">Apport des données RSO multi-fréquentielles et multi-temporelles pour la cartographie de la neige sèche en environnement alpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Lee</w:t>
+                <w:t xml:space="preserve">A. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. Grunes</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 44, n° 1, pp.176-187;</w:t>
+              <w:t xml:space="preserve">Teledetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019497v1</w:t>
+                <w:t xml:space="preserve">hal-00126560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation angle preserving a posteriori polarimetric SAR calibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.L. Ainsworth</w:t>
+                <w:t xml:space="preserve">Dry Snow discrimination in a high mountainous environment (French Alps) using multi-frequency and multi-temporal polarimetric SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.S. Lee</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 44, n° 2, pp.994-1003</w:t>
+              <w:t xml:space="preserve">Télédétection, Contemporary Publishing International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (1), pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101120v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00400630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des données RSO multi-fréquentielles et multi-temporelles pour la cartographie de la neige sèche en environnement alpin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+                <w:t xml:space="preserve">Computing the double bounce reflection coherent effect in an incoherent electromagnetic scattering model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Pottier</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Titin-Schnaider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teledetection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6, pp.45-55</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.241-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126560v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry Snow discrimination in a high mountainous environment (French Alps) using multi-frequency and multi-temporal polarimetric SAR data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+                <w:t xml:space="preserve">Range Resolution Improvement of Airborne SAR Images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Télédétection, Contemporary Publishing International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6 (1), pp.45-55</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, Issue 1, pp.135-139, Digital Object Identifier 10.1109/LGRS.2005.859943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00400630v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the double bounce reflection coherent effect in an incoherent electromagnetic scattering model.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dahon</w:t>
+                <w:t xml:space="preserve">Snow extent mapping in Alpine areas using polarimetric SAR data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Titin-Schnaider</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3, pp.241-245</w:t>
+              <w:t xml:space="preserve">EARSEL e-Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (1), pp.129-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101109v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00400967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range Resolution Improvement of Airborne SAR Images.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+                <w:t xml:space="preserve">Dry snow discrimination in alpine areas from multi-frequency and multi-temporal sar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3, Issue 1, pp.135-139, Digital Object Identifier 10.1109/LGRS.2005.859943</w:t>
+              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 153, issue n° 3, pp.271-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018344v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-stationary natural media analysis from polarimetric SAR data using a 2-D Time-Frequency decomposition approach.</w:t>
               </w:r>
@@ -8531,51 +8531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 31, n° 1, pp.20-29 E-ISSN 1712-7971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8600,51 +8600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la diffusion par des surfaces rugueuses pour l'imagerie radar haute résolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8708,77 +8708,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building characterization using L-band polarimetric interferometric SAR data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8816,51 +8816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferences Suppression in Synthesized SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8911,51 +8911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scene Characterization using subaperture polarimetric sar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10309,51 +10309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dierking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Eltoft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pasadena, United States. </w:t>
@@ -10385,473 +10385,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D SAR imaging using bistatic opposite side acquisitions, the bizona concept</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mengda Wu</w:t>
+                <w:t xml:space="preserve">MODELING THE IMPACT OF TEMPORAL DECORRELATION ON INSAR GROUND CANCELLATION TECHNIQUES IN THE FRAME OF TROPICAL FOREST CHARACTERIZATION AT P BAND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mariotti d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Radar Conference (EuRAD) as part of 25th European Microwave Week</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuRAD54643.2022.9924868⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056473v1</w:t>
+                <w:t xml:space="preserve">hal-04087003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING THE IMPACT OF TEMPORAL DECORRELATION ON INSAR GROUND CANCELLATION TECHNIQUES IN THE FRAME OF TROPICAL FOREST CHARACTERIZATION AT P BAND</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Huang</w:t>
+                <w:t xml:space="preserve">Forest structure characterization using SAR tomography and an adaptive estimation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Synthetic Aperture Radar, EUSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Leipzig, Germany. pp.472-475</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087003v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest structure characterization using SAR tomography and an adaptive estimation technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
+                <w:t xml:space="preserve">ESTIMATION OF THE VERTICAL STRUCTURE OF A TROPICAL FOREST USING BASIS FUNCTIONS AND PARAMETRIC SAR TOMOGRAPHY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nan Ge</w:t>
+                <w:t xml:space="preserve">N. Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Synthetic Aperture Radar, EUSAR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217282v1</w:t>
+                <w:t xml:space="preserve">hal-04086995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTIMATION OF THE VERTICAL STRUCTURE OF A TROPICAL FOREST USING BASIS FUNCTIONS AND PARAMETRIC SAR TOMOGRAPHY</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Ge</w:t>
+                <w:t xml:space="preserve">3D SAR imaging using bistatic opposite side acquisitions, the bizona concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lekhmissi Harkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengda Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t>
+              <w:t xml:space="preserve">19th European Radar Conference (EuRAD) as part of 25th European Microwave Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuRAD54643.2022.9924868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086995v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Doppler Processing for the Detection of Small and Slowly-Moving Targets in Highly Ambiguous Radar Context</w:t>
               </w:r>
@@ -10954,51 +10954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF ALPINE SNOWPACKS USING A LOW COMPLEXITY PORTABLE MIMO RADAR SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lekhmissi Harkati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11075,51 +11075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLSAR ANALYSIS OF COHERENT AND DIFFUSE DOUBLE-BOUNCE SCATTERING OCCURING WITHIN A VEGETATED MEDIUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11160,792 +11160,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHIP AND SEA-ICE DISCRIMINATION USING SUB-SPECTRA STRATEGY AND SINGLE POLARIMETRIC SAR IMAGERY</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zuoyang Zhong</w:t>
+                <w:t xml:space="preserve">High-Resolution Adaptive 3-D Urban Reconstruction Using Frugal Polarimetric Tomographic SAR Focusing Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vannes, France. pp.8128-8131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JURSE.2019.8809007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297013v1</w:t>
+                <w:t xml:space="preserve">hal-02296860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Adaptive 3-D Urban Reconstruction Using Frugal Polarimetric Tomographic SAR Focusing Techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solutions for Spaceborne 3-D Characterisation of Forests using Spaceborne SAR Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 ESA NRSCC Dragon 4 symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ljubjana, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296860v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions for Spaceborne 3-D Characterisation of Forests using Spaceborne SAR Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New PolTomSAR Decomposition Applied To Vegetated Areas In 3D Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 ESA NRSCC Dragon 4 symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ljubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496272v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New PolTomSAR Decomposition Applied To Vegetated Areas In 3D Imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ray Abdo</w:t>
+                <w:t xml:space="preserve">Improving the Angular Resolution of a Scanning Radar with Imperfectly Known Antenna Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fouetilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacrouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 ESA NRSCC Dragon 4 symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Kuta, France. pp.231-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA47423.2019.8959779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496275v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Angular Resolution of a Scanning Radar with Imperfectly Known Antenna Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Fouetilloux</w:t>
+                <w:t xml:space="preserve">Phase Noise Influence on Radar Signal Focusing and SAR Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lekhmissi Harkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lacrouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475922v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Noise Influence on Radar Signal Focusing and SAR Tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+                <w:t xml:space="preserve">Sparse Signal Analysis for Full Rank Polarimetric Reconstruction of Coherence Matrix T3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aghababaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Ferraioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilda Schirinzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">POLINSAR workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277966v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Signal Analysis for Full Rank Polarimetric Reconstruction of Coherence Matrix T3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Aghababaee</w:t>
+                <w:t xml:space="preserve">MULTI-TEMPORAL SPECKLE REDUCTION OF POLARIMETRIC SAR IMAGES: A RATIO-BASED APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilda Schirinzi</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.899-902, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296906v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF DOUBLE-BOUNCE SCATTERING IN RVOG SCENARIOS USING CONTROLLED HR-POLTOMSAR EXPERIMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lelchmissi Harkati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12072,6728 +12081,6737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI-TEMPORAL SPECKLE REDUCTION OF POLARIMETRIC SAR IMAGES: A RATIO-BASED APPROACH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SARSIM and SARSIM+: data-bases for the development of SAR Tomography in forestry applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mariotti d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Denis</w:t>
+                <w:t xml:space="preserve">Matteo Pardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">POLINSAR workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Frascati, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296951v1</w:t>
+                <w:t xml:space="preserve">hal-02296882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARSIM and SARSIM+: data-bases for the development of SAR Tomography in forestry applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pardini</w:t>
+                <w:t xml:space="preserve">THREE-DIMENSIONAL URBAN CHARACTERIZATION USING POLARIMETRIC SAR CORRELATION TOMOGRAPHIC TECHNIQUES AND TSX/TDX IMAGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296882v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THREE-DIMENSIONAL URBAN CHARACTERIZATION USING POLARIMETRIC SAR CORRELATION TOMOGRAPHIC TECHNIQUES AND TSX/TDX IMAGES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yué Huang</w:t>
+                <w:t xml:space="preserve">Système Radar MIMO en Bande C Pour la Caractérisation à Haute Résolution de Volumes Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lekhmissi Harkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296958v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système Radar MIMO en Bande C Pour la Caractérisation à Haute Résolution de Volumes Complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Avrillon</w:t>
+                <w:t xml:space="preserve">Boreal Forest Above Ground Biomass Retrieval From P-band Tomographic Intensity Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Blomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Ulander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Living planet symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496684v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boreal Forest Above Ground Biomass Retrieval From P-band Tomographic Intensity Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refined analysis of a tropical forest using polarimetric tomographic SAR data acquired at P band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Le Toan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living planet symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">, May 2019, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495821v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined analysis of a tropical forest using polarimetric tomographic SAR data acquired at P band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MULTIPLE SCATTERER DETECTION OVER ARTIFICIAL MEDIA USING SAR TOMOGRAPHY AND HIGH-RESOLUTION SPECTRAL ESTMATION TECHNIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living planet symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Milano, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495777v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTIPLE SCATTERER DETECTION OVER ARTIFICIAL MEDIA USING SAR TOMOGRAPHY AND HIGH-RESOLUTION SPECTRAL ESTMATION TECHNIQUES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SHIP AND SEA-ICE DISCRIMINATION USING SUB-SPECTRA STRATEGY AND SINGLE POLARIMETRIC SAR IMAGERY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canbin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deliang Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuoyang Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yué Huang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296946v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Spaceborne L-band PolTomoSAR for Forest Biomass Retrieval based on Airborne SAR Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erik Blomberg</w:t>
+                <w:t xml:space="preserve">Land Use/Cover Classification and Forest Quantitative Information Extraction Based on Spaceborne SA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erxue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zengyuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EUSAR 2018: 12th European Conference on Synthetic Aperture Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Aachen, Germany. pp.1-4</w:t>
+              <w:t xml:space="preserve">2018 ESA NRSCC Dragon 4 symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137374v1</w:t>
+                <w:t xml:space="preserve">hal-02496294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land Use/Cover Classification and Forest Quantitative Information Extraction Based on Spaceborne SA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhao Lei</w:t>
+                <w:t xml:space="preserve">Polarimetric analysis of oil contaminated laboratory grown saltwater ice imaged by a Ground Based SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Myrnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brekke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wen Hong</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Petrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 ESA NRSCC Dragon 4 symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Xi'an, China</w:t>
+              <w:t xml:space="preserve">Proceedings of EUSAR 2018: 12th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aachen, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496294v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric analysis of oil contaminated laboratory grown saltwater ice imaged by a Ground Based SAR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Brekke</w:t>
+                <w:t xml:space="preserve">C-Band 2×2 MIMO multi-carrier tomographic radar for complex environment volumetric imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Harkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Petrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EUSAR 2018: 12th European Conference on Synthetic Aperture Radar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements and Applications, CAMA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. pp.8530499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137373v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Band 2×2 MIMO multi-carrier tomographic radar for complex environment volumetric imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances in the Characterization of Forests using SAR Tomography in Spaceborne Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erxue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements and Applications, CAMA 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 ESA NRSCC Dragon 4 symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Xi'an, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530499⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02042531v1</w:t>
+                <w:t xml:space="preserve">hal-02496291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in the Characterization of Forests using SAR Tomography in Spaceborne Configurations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wen Hong</w:t>
+                <w:t xml:space="preserve">Adaptive Continous Beam Steering in Quasi-optical Antenna Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Dehghani Kodnoeih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Motta-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Letestu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 ESA NRSCC Dragon 4 symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Xi'an, China</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, London, United Kingdom. paper 1570407059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496291v1</w:t>
+                <w:t xml:space="preserve">hal-01684416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Continous Beam Steering in Quasi-optical Antenna Solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+                <w:t xml:space="preserve">IMPROVED CHARACTERIZATION OF A TROPICAL FOREST USING POLARIMETRIC TOMOGRAPHIC SAR DATA ACQUIRED AT P BAND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. El Hajj Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.8590-8593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684416v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPROVED CHARACTERIZATION OF A TROPICAL FOREST USING POLARIMETRIC TOMOGRAPHIC SAR DATA ACQUIRED AT P BAND</w:t>
+                <w:t xml:space="preserve">POLARIMETRIC COHERENCE OPTIMIZATION AS A MULTIDIMENSIONAL POLARIMETRIC SAR SIGNAL PROCESSING TOOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.8590-8593, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/igarss.2018.8519068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02018913v1</w:t>
+                <w:t xml:space="preserve">hal-02018911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLARIMETRIC COHERENCE OPTIMIZATION AS A MULTIDIMENSIONAL POLARIMETRIC SAR SIGNAL PROCESSING TOOL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POLSARPRO-BIO AN ESA EDUCATIONAL TOOLBOX USED FOR SELF-EDUCATION IN THE FIELD OF POLSAR, POL-INSAR AND POL-TOMOSAR DATA ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Fitrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Louis Desnos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6568-6571, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/igarss.2018.8517841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/igarss.2018.8519068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02018911v1</w:t>
+                <w:t xml:space="preserve">hal-02018916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLSARPRO-BIO AN ESA EDUCATIONAL TOOLBOX USED FOR SELF-EDUCATION IN THE FIELD OF POLSAR, POL-INSAR AND POL-TOMOSAR DATA ANALYSIS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptive continuous beam steering in quasi-optical antenna solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R.D. Kodnoeih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Negrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Letestu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation, EuCAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2018.1007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/igarss.2018.8517841⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02018916v1</w:t>
+                <w:t xml:space="preserve">hal-02042761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive continuous beam steering in quasi-optical antenna solutions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélioration de la résolution angulaire d’un radar FMCW panoramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fouetilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation, EuCAP 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées URSI, "géolocalisation et navigation dans l'espace et le temps"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Meudon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cp.2018.1007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02042761v1</w:t>
+                <w:t xml:space="preserve">hal-02478263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la résolution angulaire d’un radar FMCW panoramique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Fouetilloux</w:t>
+                <w:t xml:space="preserve">PolSARpro-BIO The new scientific toolbox for ESA and third party fully polarimetric SAR missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Méric</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fitrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-L. Desnos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées URSI, "géolocalisation et navigation dans l'espace et le temps"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Meudon, France</w:t>
+              <w:t xml:space="preserve">12th European Conference on Synthetic Aperture Radar, EUSAR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aachen, Germany. pp.780-783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478263v1</w:t>
+                <w:t xml:space="preserve">hal-01874633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolSARpro-BIO The new scientific toolbox for ESA and third party fully polarimetric SAR missions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Pottier</w:t>
+                <w:t xml:space="preserve">New Doppler Processing for the Detection of Small and Slowly-Moving Targets in Highly Ambiguous Radar Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aouchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y.-L. Desnos</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Adnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Synthetic Aperture Radar, EUSAR 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 26th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.5862-5865, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874633v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Doppler Processing for the Detection of Small and Slowly-Moving Targets in Highly Ambiguous Radar Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Aouchiche</w:t>
+                <w:t xml:space="preserve">Afrisar-Tropisar: Forest Biomass Retrieval by P-Band Sar Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-N. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 26th European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, France. pp.8675-8678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02137370v1</w:t>
+                <w:t xml:space="preserve">hal-02296922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afrisar-Tropisar: Forest Biomass Retrieval by P-Band Sar Tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Villard</w:t>
+                <w:t xml:space="preserve">Evaluating Spaceborne L-band PolTomoSAR for Forest Biomass Retrieval based on Airborne SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Blomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Ulander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Soja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of EUSAR 2018: 12th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aachen, Germany. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02296922v1</w:t>
+                <w:t xml:space="preserve">hal-02137374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity criterion for SAR tomography over dense urban area</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First demonstration of space-borne Tomosar using Terrasar-x/Tandem-x Full-polarimetric acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Nicolas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">U. Khati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IGARSS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127315⟩</w:t>
+              <w:t xml:space="preserve">37th Annual IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.5275-5276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8128192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01623092v1</w:t>
+                <w:t xml:space="preserve">hal-01739937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First demonstration of space-borne Tomosar using Terrasar-x/Tandem-x Full-polarimetric acquisitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">U. Khati</w:t>
+                <w:t xml:space="preserve">Terrain Correction Methods For Multi-dimensional SAR Data Applied To Forest Above Ground Biomass Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erxue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zengyuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 ESA NRSCC Dragon 4 symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739937v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrain Correction Methods For Multi-dimensional SAR Data Applied To Forest Above Ground Biomass Estimation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wen Hong</w:t>
+                <w:t xml:space="preserve">Comparison of tropical forest Above Ground Biomass estimation techniques based on Polarimetric and Tomographic SAR data acquired at P band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Le Toan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ESA NRSCC Dragon 4 symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th European Radar Conference (EURAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EURAD.2017.8249139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496536v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of tropical forest Above Ground Biomass estimation techniques based on Polarimetric and Tomographic SAR data acquired at P band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
+                <w:t xml:space="preserve">SAR tomography from bistatic single-pass interferometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thuy Le Toan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Radar Conference (EURAD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EURAD.2017.8249139⟩</w:t>
+              <w:t xml:space="preserve">37th Annual IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.133-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8126912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770196v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR tomography from bistatic single-pass interferometers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+                <w:t xml:space="preserve">Amélioration de la résolution angulaire d'un radar FMCW panoramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Fouettilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lacrouts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Motyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739939v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la résolution angulaire d'un radar FMCW panoramique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G Motyl</w:t>
+                <w:t xml:space="preserve">P-Band SAR tomography for the characterization of tropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Meric</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Le Toan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.5862-5865, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8128342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478182v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-Band SAR tomography for the characterization of tropical forests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of SAOCOM CS data processing for the characterization of forested areas using polarimetric SAR tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thuy Le Toan</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azcueta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.5862-5865, </w:t>
+              <w:t xml:space="preserve">37th Annual IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.2468-2471, </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8128342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608059v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of SAOCOM CS data processing for the characterization of forested areas using polarimetric SAR tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collision Target Detection Using a Single Antenna for Automotive RADAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Abakar Issakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Azcueta</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Bodereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Radar Symposium (IRS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739938v1</w:t>
+                <w:t xml:space="preserve">hal-01555713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision Target Detection Using a Single Antenna for Automotive RADAR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souleymane Abakar Issakha</w:t>
+                <w:t xml:space="preserve">Similarity criterion for SAR tomography over dense urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rambour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Vincent</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Oriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Symposium (IRS) 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555713v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01623092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of radar backscattering from snowpack at X-band and Ku-band</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Wave Propagation Velocity on X- And Ku-Band Tomographic Sar Imaging of Snowpack and Sea Ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2016 - European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.2016 - 17906</w:t>
+              <w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535481v1</w:t>
+                <w:t xml:space="preserve">hal-01465611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical forest biomass estimation using P-band Polarimetric SAR Tomography</w:t>
+                <w:t xml:space="preserve">3-D imaging using polarimetric diversity, processing techniques and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. El Hajj Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481940, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465614v1</w:t>
+                <w:t xml:space="preserve">hal-01368117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Wave Propagation Velocity on X- And Ku-Band Tomographic Sar Imaging of Snowpack and Sea Ice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D imaging for underfoliage targets using L-band multibaseline polinsar data and sparse estimation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Levy Vehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2016 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/igarss.2016.7729373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465611v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D imaging using polarimetric diversity, processing techniques and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Point-target free phase calibration of InSAR data stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481940⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Beijing, China. pp.1440-1443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368117v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging for underfoliage targets using L-band multibaseline polinsar data and sparse estimation methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Levy Vehel</w:t>
+                <w:t xml:space="preserve">Simulated biomass retrieval from the spaceborne tomographic Saocom-CS mission at L-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Soja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M.H. Ulander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2016 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Living Planet Symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418435v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-target free phase calibration of InSAR data stacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAR tomography of natural environments: Signal processing, applications, and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. M. d'Alessandro</w:t>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Beijing, China. pp.1440-1443, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729368⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Beijing, China. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7728991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466138v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated biomass retrieval from the spaceborne tomographic Saocom-CS mission at L-band</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Penetration depth of Synthetic Aperture Radar signals in ice and snow: an analytical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Planet Symposium 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Workshop Remote Sensing and Modeling of Surface Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380640v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR tomography of natural environments: Signal processing, applications, and future challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+                <w:t xml:space="preserve">Final report on techniques for deriving land-use land-cover and forest information from Polarimetric Sar Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong W.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Z.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DRAGON 3 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Wuhan, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7728991⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01466137v1</w:t>
+                <w:t xml:space="preserve">hal-02134978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penetration depth of Synthetic Aperture Radar signals in ice and snow: an analytical approach</w:t>
+                <w:t xml:space="preserve">Polarimetric characterization of 3-D scenes using high-resolution and Full-Rank Polarimetric tomographic SAR focusing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Gay</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Remote Sensing and Modeling of Surface Properties</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Beijing, China. pp.5694-5697, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7730487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535482v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final report on techniques for deriving land-use land-cover and forest information from Polarimetric Sar Interferometry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of the Above Ground Biomass of Tropical Forests using Polarimetric and Tomographic SAR Data Acquired at P Band and 3-D Imaging Techniques (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Le Toan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRAGON 3 Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Wuhan, China</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134978v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric characterization of 3-D scenes using high-resolution and Full-Rank Polarimetric tomographic SAR focusing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tropical forest biomass retrieval using P-band PolTomSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. El Hajj Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. M. Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Le Toan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of EUSAR 2016: 11th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hamburg, Germany. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7730487⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01466139v1</w:t>
+                <w:t xml:space="preserve">hal-01403177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Above Ground Biomass of Tropical Forests using Polarimetric and Tomographic SAR Data Acquired at P Band and 3-D Imaging Techniques (Invited)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tropical forest biomass retrieval using P-band PolTomSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.E. Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Toan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">11th European Conference on Synthetic Aperture Radar (EUSAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hamburg, Germany. pp.51-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465671v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical forest biomass retrieval using P-band PolTomSAR data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. El Hajj Chehade</w:t>
+                <w:t xml:space="preserve">Phase Calibration of Tomographic SAR data using volumetric natural targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mariotti d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of EUSAR 2016: 11th European Conference on Synthetic Aperture Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Hamburg, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403177v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical forest biomass retrieval using P-band PolTomSAR data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.E. Chehade</w:t>
+                <w:t xml:space="preserve">On the tradeoff between resolution and ambiguities for non-uniform linear arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abakar-Issakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T.L. Toan</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bodereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Synthetic Aperture Radar (EUSAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Washington, United States. pp.1052-1055, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2016.7906002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605309v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Calibration of Tomographic SAR data using volumetric natural targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Characterization of Underfoliage Targets Using L-band To- mographic SAR Data and A Wavelet-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EUSAR 2016: 11th European Conference on Synthetic Aperture Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Hamburg, Germany. pp.1-4</w:t>
+              <w:t xml:space="preserve">EUSAR 2016 - 11th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403175v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the tradeoff between resolution and ambiguities for non-uniform linear arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Abakar-Issakha</w:t>
+                <w:t xml:space="preserve">An adaptive solution for the detection of small and slowly-moving targets in highly ambiguous radar context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aouchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Bodereau</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2016 European Radar Conference (EuRAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, London, United Kingdom. pp.101-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555721v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Characterization of Underfoliage Targets Using L-band To- mographic SAR Data and A Wavelet-Based Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tropical forest biomass estimation using P-band Polarimetric SAR Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Fortunati</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Le Toan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2016 - 11th European Conference on Synthetic Aperture Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418677v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive solution for the detection of small and slowly-moving targets in highly ambiguous radar context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Aouchiche</w:t>
+                <w:t xml:space="preserve">Simulation of radar backscattering from snowpack at X-band and Ku-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Adnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 European Radar Conference (EuRAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, London, United Kingdom. pp.101-104</w:t>
+              <w:t xml:space="preserve">EGU 2016 - European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.2016 - 17906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466140v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high resolution imaging of the vertical structure of snowpack and sea ice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+                <w:t xml:space="preserve">Characterization of snow covers using SAR tomography - experimental results from the AlpSAR campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Retrieval od Bio- and Geo-physical Parameters from SAR data for Land applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Harwell, United Kingdom</w:t>
+              <w:t xml:space="preserve">Scientific days of URSI-France: probing matter with electromagnetic waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Edimburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281850v1</w:t>
+                <w:t xml:space="preserve">hal-01142773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-frequency polarimetric analyses of maritime environments in high resolution SAR data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Banda</w:t>
+                <w:t xml:space="preserve">Estimation of crop parameters using multi-temporal optical and radar polarimetric satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Betbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Fieuzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Philippets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France. pp.963702-963702-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2194781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142731v1</w:t>
+                <w:t xml:space="preserve">hal-01279738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of snow covers using SAR tomography - experimental results from the AlpSAR campaign</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Davy</w:t>
+                <w:t xml:space="preserve">Enhanced OMP algorithm for the detection and estimation of closely spaced moving objects in the presence of Doppler ambiguities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aouchiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Desodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific days of URSI-France: probing matter with electromagnetic waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radar Conference, 2015 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Johannesburg, Saudi Arabia. pp.260-265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RadarConf.2015.7411891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142773v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of crop parameters using multi-temporal optical and radar polarimetric satellite data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Philippets</w:t>
+                <w:t xml:space="preserve">Comparison of methods for reflectarray diagnostic from far field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Baup</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SPIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2194781⟩</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation USNC/URSI National Radio Science Meeting, 2015 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.398-399, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279738v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced OMP algorithm for the detection and estimation of closely spaced moving objects in the presence of Doppler ambiguities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Adnet</w:t>
+                <w:t xml:space="preserve">Potentials of SAOCOM-CS Tomography for Boreal Forest Biomass Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Blomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Soja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Ulander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar Conference, 2015 IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Workshop on Retrieval od Bio- and Geo-physical Parameters from SAR data for Land applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Harwell, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279737v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods for reflectarray diagnostic from far field measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in the characterization of forest structure and biomass in air- and space-borne configurations using polarimetric SAR tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation USNC/URSI National Radio Science Meeting, 2015 IEEE International Symposium on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DRAGON 3 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Interlaken, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304585⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01279742v1</w:t>
+                <w:t xml:space="preserve">hal-02134968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentials of SAOCOM-CS Tomography for Boreal Forest Biomass Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+                <w:t xml:space="preserve">Investigation of sea ice and lake ice using Ground-Based SAR tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lars Ulander</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjorn Eltoft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Retrieval od Bio- and Geo-physical Parameters from SAR data for Land applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2015 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.5276-5279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7327025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279739v1</w:t>
+                <w:t xml:space="preserve">hal-01279744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the characterization of forest structure and biomass in air- and space-borne configurations using polarimetric SAR tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Snowpack characterization using SAR tomography - experimental results of the AlpSAR campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRAGON 3 Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radar Conference (EuRAD), 2015 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.33-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuRAD.2015.7346230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134968v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of sea ice and lake ice using Ground-Based SAR tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
+                <w:t xml:space="preserve">Compressed sensing approach for reflectarray diagnostic from far field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Torbjorn Eltoft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2015 IEEE International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7327025⟩</w:t>
+              <w:t xml:space="preserve">Radar Conference (EuRAD), 2015 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.289-292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuRAD.2015.7346294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279744v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snowpack characterization using SAR tomography - experimental results of the AlpSAR campaign</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Davy</w:t>
+                <w:t xml:space="preserve">Tropical Forest Biomass Retrieval using P-Band PolTomSAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Le Toan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar Conference (EuRAD), 2015 European</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Frascati, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279741v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Forest Biomass Retrieval using P-Band PolTomSAR Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
+                <w:t xml:space="preserve">Building profile reconstruction using TerraSAR-X data time-series and tomographic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Porfiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analysis of Multitemporal Remote Sensing Images (Multi-Temp), 2015 8th International Workshop on the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Annecy, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142727v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la rétrodiffusion radar du manteau neigeux. Comparaison avec les données d'un radar SOL et TSX (projet NoSREx)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18802,123 +18820,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Vu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Karbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Environnement ElectroMagnétique des radars à l’horizon 2020 : quels enjeux en termes de modélisation et moyens de mesures ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la rétrodiffusion radar d'un manteau neigeux. Comparaison avec les données du projet NoSREx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18927,3080 +18945,3062 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Vu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Karbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SHF, Glaciologie - Nivologie - Hydrologie de Montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building profile reconstruction using TerraSAR-X data time-series and tomographic techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of TangoSat and Biomass tomographic modes for the characterization of boreal forests using airborne SAR measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis of Multitemporal Remote Sensing Images (Multi-Temp), 2015 8th International Workshop on the</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Frascati, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279745v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing approach for reflectarray diagnostic from far field measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+                <w:t xml:space="preserve">Study of soil respons under a vegetation layer using TomSAR data and ground-based TomSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain-Bailhache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar Conference (EuRAD), 2015 European</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2015 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.1324-1327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuRAD.2015.7346294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01279740v1</w:t>
+                <w:t xml:space="preserve">hal-01279743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of TangoSat and Biomass tomographic modes for the characterization of boreal forests using airborne SAR measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very high resolution imaging of the vertical structure of snowpack and sea ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Rekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Retrieval od Bio- and Geo-physical Parameters from SAR data for Land applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Harwell, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142722v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of soil respons under a vegetation layer using TomSAR data and ground-based TomSAR data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Lahlou</w:t>
+                <w:t xml:space="preserve">Time-frequency polarimetric analyses of maritime environments in high resolution SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Banda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain-Bailhache</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2015 IEEE International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Frascati, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01279743v1</w:t>
+                <w:t xml:space="preserve">hal-01142731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-band polarimetric SAR tomography for tropical forest structure characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie SAR multi-modale pour la télédétection d’environnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radar Conference (EuRAD), 2014 11th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Mission pour l'interdisciplinarité du CNRS. Journées imagerie: reconstruction d’images et à l’observation de la Terre et de l’Univers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142788v1</w:t>
+                <w:t xml:space="preserve">hal-01145341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D SAR imaging of the snowpack at X- and Ku-Band: results from the AlpSAR campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOCEM V4 - radar simulation of ship at sea for SAR and ISAR applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Louvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSAR 2014; 10th European Conference on Synthetic Aperture Radar; Proceedings of</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142779v1</w:t>
+                <w:t xml:space="preserve">hal-01142776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D SAR imaging of the snowpack in presence of propagation velocity changes: Results from the AlpSAR campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieving soil moisture below a vegetation layer using polarimetric tomographic SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Lahlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boutet</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142782v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie SAR multi-modale pour la télédétection d’environnements</w:t>
+                <w:t xml:space="preserve">Assessment of the TangoSat tomographic mode for the characterization of boreal forests using airborne SAR measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mission pour l'interdisciplinarité du CNRS. Journées imagerie: reconstruction d’images et à l’observation de la Terre et de l’Univers.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">1st ESA SAOCOM Companion Satellite Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145341v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOCEM V4 - radar simulation of ship at sea for SAR and ISAR applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corentin Le Barbu</w:t>
+                <w:t xml:space="preserve">Characterization of scatterers by their energetic dispersive and anisotropic behaviors in high-resolution laboratory radar imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2014; 10th European Conference on Synthetic Aperture Radar; Proceedings of</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2014, Québec, Canada. pp.4715 - 4718, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142776v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving soil moisture below a vegetation layer using polarimetric tomographic SAR data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Lahlou</w:t>
+                <w:t xml:space="preserve">Adaptive grid OMP technique for the detection of low reflectivity moving objects in the presence of Doppler ambiguities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Desodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Radar Conference (Radar), 2014 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142781v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the TangoSat tomographic mode for the characterization of boreal forests using airborne SAR measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P-band polarimetric SAR tomography for tropical forest structural characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ESA SAOCOM Companion Satellite Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">EUSAR 2014; 10th European Conference on Synthetic Aperture Radar; Proceedings of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142749v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of scatterers by their energetic dispersive and anisotropic behaviors in high-resolution laboratory radar imagery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Imaging of the Snowpack at X- and Ku-Band: Results from the AlpSAR Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESA workshop on novel mission cncepts for snow and cryosphere research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Noordwijk, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104803v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive grid OMP technique for the detection of low reflectivity moving objects in the presence of Doppler ambiguities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rami Kassab</w:t>
+                <w:t xml:space="preserve">Comparison between DMRT simulations for multilayer snowpack and data from NoSREx report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar Conference (Radar), 2014 IEEE International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.5040 - 5043, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142787v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-band polarimetric SAR tomography for tropical forest structural characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
+                <w:t xml:space="preserve">3-D imaging of sea ice using ground-based tomographic SAR data and comparison of the measurements with TerraSAR-X data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Eltoft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2014; 10th European Conference on Synthetic Aperture Radar; Proceedings of</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142777v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Imaging of the Snowpack at X- and Ku-Band: Results from the AlpSAR Campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Resolution Three-Dimensional Imaging of Sea Ice using Ground-Based Tomographic SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temesgen Gebrie Yitayew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boutet</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Eltoft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA workshop on novel mission cncepts for snow and cryosphere research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">EUSAR 2014; 10th European Conference on Synthetic Aperture Radar; Proceedings of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142751v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between DMRT simulations for multilayer snowpack and data from NoSREx report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
+                <w:t xml:space="preserve">Polarimetric time-frequency analysis of vessels in Spotlight SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Banda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Dumont</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947629⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01118453v1</w:t>
+                <w:t xml:space="preserve">hal-01142786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D imaging of sea ice using ground-based tomographic SAR data and comparison of the measurements with TerraSAR-X data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Very high-resolution three-dimensional imaging of natural environments using a tomographic ground-based SAR system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Eltoft</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2014 8th European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142784v1</w:t>
+                <w:t xml:space="preserve">hal-01142789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Three-Dimensional Imaging of Sea Ice using Ground-Based Tomographic SAR Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D SAR imaging of the snowpack in presence of propagation velocity changes: Results from the AlpSAR campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Eltoft</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2014; 10th European Conference on Synthetic Aperture Radar; Proceedings of</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142778v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric time-frequency analysis of vessels in Spotlight SAR images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Banda</w:t>
+                <w:t xml:space="preserve">P-band polarimetric SAR tomography for tropical forest structure characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2014 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">European Radar Conference (EuRAD), 2014 11th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142786v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high-resolution three-dimensional imaging of natural environments using a tomographic ground-based SAR system</w:t>
+                <w:t xml:space="preserve">3D SAR imaging of the snowpack at X- and Ku-Band: results from the AlpSAR campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boutet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2014 8th European Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">EUSAR 2014; 10th European Conference on Synthetic Aperture Radar; Proceedings of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142789v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under-foliage target detection using Multi-Baseline L-band PolInSAR data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
+                <w:t xml:space="preserve">Polarimetric tomography for forest parameters retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142792v1</w:t>
+                <w:t xml:space="preserve">hal-01142793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric tomography for forest parameters retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
+                <w:t xml:space="preserve">Attempt of alpine glacier flow modeling based on correlation measurements of high resolution SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.240-243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6721136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142793v1</w:t>
+                <w:t xml:space="preserve">hal-00953770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempt of alpine glacier flow modeling based on correlation measurements of high resolution SAR images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of parametric and non-parametric approaches for the full-rank polarimetric SAR tomography of volumetric environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2013 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6721136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00953770v1</w:t>
+                <w:t xml:space="preserve">hal-01142794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of parametric and non-parametric approaches for the full-rank polarimetric SAR tomography of volumetric environments</w:t>
+                <w:t xml:space="preserve">3‐D Characterization of Snowpacks at X and Ku Bands by VHR Tomography using the GB ‐ PoSAR Multibaseline System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tebaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">ESA Living Planet Symposium 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Edimburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142794v1</w:t>
+                <w:t xml:space="preserve">hal-01142748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3‐D Characterization of Snowpacks at X and Ku Bands by VHR Tomography using the GB ‐ PoSAR Multibaseline System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomographic SAR data analysis based on three-dimensional Monte Carlo simulations of Maxwell's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet Symposium 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Edimburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142748v1</w:t>
+                <w:t xml:space="preserve">hal-01142797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic SAR data analysis based on three-dimensional Monte Carlo simulations of Maxwell's equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Bellez</w:t>
+                <w:t xml:space="preserve">Under-foliage target detection using multi-baseline L-band PolInSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Radar Symposium (IRS), 2013 14th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142797v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under-foliage target detection using multi-baseline L-band PolInSAR data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
+                <w:t xml:space="preserve">High resolution three-dimensional imaging of a snowpack from ground-based sar data acquired at X and Ku Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar Symposium (IRS), 2013 14th International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142799v1</w:t>
+                <w:t xml:space="preserve">hal-01142796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution three-dimensional imaging of a snowpack from ground-based sar data acquired at X and Ku Band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+                <w:t xml:space="preserve">Ship detection using polarimetric RadarSat-2 data and multi-dimensional coherent Time-Frequency analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canbin Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brekke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Anfinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">POLinSAR 2013 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142796v1</w:t>
+                <w:t xml:space="preserve">hal-01142638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship detection using polarimetric RadarSat-2 data and multi-dimensional coherent Time-Frequency analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Canbin Hu</w:t>
+                <w:t xml:space="preserve">Structural Characterization of tropical Forest at P Band using Polarimetric SAR Tomography with the RVoG Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.N. Anfinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2013 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142638v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Characterization of tropical Forest at P Band using Polarimetric SAR Tomography with the RVoG Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
+                <w:t xml:space="preserve">Multi-dimensional coherent Time-Frequency analysis for ship detection in polsar imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canbin Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gangyao Kuang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2013 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142652v1</w:t>
+                <w:t xml:space="preserve">hal-01142795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric decomposition analysis of Sea Ice data</w:t>
               </w:r>
@@ -22025,51 +22025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doulgeris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.N. Anfinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22105,3080 +22105,3080 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dimensional coherent Time-Frequency analysis for ship detection in polsar imagery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ML tomography based on the MB RVoG model: optimal estimation of a covariance matrix structured as a sum of two Kronecker products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gangyao Kuang</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tebaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">POLinSAR 2013 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142795v1</w:t>
+                <w:t xml:space="preserve">hal-01142590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ML tomography based on the MB RVoG model: optimal estimation of a covariance matrix structured as a sum of two Kronecker products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Under-foliage Target Detection using Multi-Baseline L-Band PolInSAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tebaldini</w:t>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2013 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142590v1</w:t>
+                <w:t xml:space="preserve">hal-01142657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under-foliage Target Detection using Multi-Baseline L-Band PolInSAR Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
+                <w:t xml:space="preserve">Polarimetric tomography for structural characterization of tropical forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2013 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">Radar Conference (EuRAD), 2013 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142657v1</w:t>
+                <w:t xml:space="preserve">hal-01142800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric tomography for structural characterization of tropical forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassam El Hajj Chehade</w:t>
+                <w:t xml:space="preserve">Multi-frequency polarimetric analysis of sea ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Eltoft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doulgeris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brekke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar Conference (EuRAD), 2013 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">Synthetic Aperture Radar (APSAR), 2013 Asia-Pacific Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142800v1</w:t>
+                <w:t xml:space="preserve">hal-01142801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-frequency polarimetric analysis of sea ice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Brekke</w:t>
+                <w:t xml:space="preserve">Under-foliage target detection using Multi-Baseline L-band PolInSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Aperture Radar (APSAR), 2013 Asia-Pacific Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2013 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142801v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacier surface velocity measure based on polarimetric tracking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+                <w:t xml:space="preserve">Tropical forest structure estimation using polarimetric SAR tomography at P-BAND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.3126-3129</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.7593-7596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949804v1</w:t>
+                <w:t xml:space="preserve">hal-00949829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolSARPro V5.0: An ESA educational toolbox used for self-education in the field of POLSAR and POL-INSAR data analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution SAR tomography using full rank polarimetric spectral estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2012 IEEE International</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142805v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrap method for maximum likelihood displacement estimation of glaciers surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PoSAR: a VHR tomographic GB-SAR system Application to snow cover 3-D imaging at X and Ku Bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuRAD 2012 - 9th European Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.130-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949798v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical forest structure estimation using polarimetric SAR tomography at P-BAND</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yué Huang</w:t>
+                <w:t xml:space="preserve">Multilayer snowpack backscattering model and assimilation of TERRASAR-X satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing IGARSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.7593-7596</w:t>
+              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.5856-5859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949829v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution SAR tomography using full rank polarimetric spectral estimators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of different polarimetric tomographic estimation techniques with respect to LiDAR measurements for the 3-D characterization of buildings using intermediate resolution L-band SAR data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaoping Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Synthetic Aperture Radar, 2012. EUSAR. 9th European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907574v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PoSAR: a VHR tomographic GB-SAR system Application to snow cover 3-D imaging at X and Ku Bands</w:t>
+                <w:t xml:space="preserve">Polarimetric SAR tomography of artificial and natural environments: techniques and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuRAD 2012 - 9th European Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.130-133</w:t>
+              <w:t xml:space="preserve">2012 3rd International Polarimetric SAR Workshop in Niigata (POLSAR-WS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Niigata, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907581v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer snowpack backscattering model and assimilation of TERRASAR-X satellite data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
+                <w:t xml:space="preserve">Glacier surface velocity measure based on polarimetric tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esra Erten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Chesnokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.5856-5859</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.3126-3129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949820v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different polarimetric tomographic estimation techniques with respect to LiDAR measurements for the 3-D characterization of buildings using intermediate resolution L-band SAR data sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
+                <w:t xml:space="preserve">Bootstrap method for maximum likelihood displacement estimation of glaciers surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Qiaoping Zhang</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Aperture Radar, 2012. EUSAR. 9th European Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2012 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.252-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6351590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142804v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric SAR tomography of artificial and natural environments: techniques and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PolSARPro V5.0: An ESA educational toolbox used for self-education in the field of POLSAR and POL-INSAR data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 3rd International Polarimetric SAR Workshop in Niigata (POLSAR-WS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Niigata, Japan</w:t>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2012 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145337v1</w:t>
+                <w:t xml:space="preserve">hal-01142805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de texture par le Maximum de Vraisemblance dans les images RSO Polarimétriques Haute Résolution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polsar Radarsat-2 Satellite Image Time Series Mining Over the Chamonix Mont-Blanc Test Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Julea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.167</w:t>
+              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp 1191-1194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646098v1</w:t>
+                <w:t xml:space="preserve">hal-00620881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossless psi invariant decomposition deterministic target.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving SAR tomography performance using efficient sensor configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Berizzi</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cristallini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pastina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2011, Workshop on Applications of SAR Polarimetry and Polarimetric Interferometry, ESA-ESRIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.4225-4228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803748v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polsar Radarsat-2 Satellite Image Time Series Mining Over the Chamonix Mont-Blanc Test Site</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarimetric methods for tomographic imaging of natural volumetric media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp 1191-1194</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.2712-2714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620881v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving SAR tomography performance using efficient sensor configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de la géométrie de l'information pour la classification d'images SAR polarimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Lombardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.4225-4228</w:t>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944598v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric methods for tomographic imaging of natural volumetric media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromagnetic backscattering model for snowpack adapted to X-band and Ku-band SAR satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Guyomarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.2712-2714</w:t>
+              <w:t xml:space="preserve">WCRP OSC 2011 - WCRP Open Science Conference: Climate Research in Service to Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.T200A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944594v1</w:t>
+                <w:t xml:space="preserve">hal-00646175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la géométrie de l'information pour la classification d'images SAR polarimétriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Information Geometry for Polarimetric SAR Classification in Heterogeneous Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4 p</w:t>
+              <w:t xml:space="preserve">IRS 2011 - 12th International Radar Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany. pp.669-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640866v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic backscattering model for snowpack adapted to X-band and Ku-band SAR satellite data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
+                <w:t xml:space="preserve">Polarimetric SAR tomography of tropical forests at P-BAND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRP OSC 2011 - WCRP Open Science Conference: Climate Research in Service to Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Denver, United States. pp.T200A</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1373-1376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646175v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Information Geometry for Polarimetric SAR Classification in Heterogeneous Areas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Using Quad‐Pol and Single‐Pol RADARSAT‐2 Data for Monitoring Cold Alpine and Outlet Antarctic Glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRS 2011 - 12th International Radar Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany. pp.669-674</w:t>
+              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640864v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric SAR tomography of tropical forests at P-BAND</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
+                <w:t xml:space="preserve">H/α Unsupervised Classification for Highly Textured Polinsar Images using Information Geometry of Covariance Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1373-1376</w:t>
+              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949846v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Quad‐Pol and Single‐Pol RADARSAT‐2 Data for Monitoring Cold Alpine and Outlet Antarctic Glaciers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Le Meur</w:t>
+                <w:t xml:space="preserve">On the Extension of the Product Model in Polsar Processing for Unsupervised Classification Using Information Geometry of Covariance Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1361-1364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640859v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H/α Unsupervised Classification for Highly Textured Polinsar Images using Information Geometry of Covariance Matrices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Maximum Likelihood Shift Estimation using High Resolution Polarimetric SAR Clutter Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 5 p</w:t>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640761v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Extension of the Product Model in Polsar Processing for Unsupervised Classification Using Information Geometry of Covariance Matrices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Speckle Filtring of Polarimetric SAR Data on Different Classification Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1052 - 1055, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00640872v1</w:t>
+                <w:t xml:space="preserve">ujm-00985443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Likelihood Shift Estimation using High Resolution Polarimetric SAR Clutter Model</w:t>
+                <w:t xml:space="preserve">Suivi de texture par le Maximum de Vraisemblance dans les images RSO Polarimétriques Haute Résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640768v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Speckle Filtring of Polarimetric SAR Data on Different Classification Methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lossless psi invariant decomposition deterministic target.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Paladini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Berizzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">POLINSAR 2011, Workshop on Applications of SAR Polarimetry and Polarimetric Interferometry, ESA-ESRIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049376⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-00985443v1</w:t>
+                <w:t xml:space="preserve">hal-00803748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric SAR tomography of artificial and natural environments: techniques and applications</w:t>
               </w:r>
@@ -25742,342 +25742,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New method for High Resolution Polarimetric SAR Data Classification Based on the M-Box Test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Fisher PDF for Maximum Likelihood Texture Tracking with High Resolution PolSAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aachen, Germany. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507074v1</w:t>
+                <w:t xml:space="preserve">hal-00507089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fisher PDF for Maximum Likelihood Texture Tracking with High Resolution PolSAR Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+                <w:t xml:space="preserve">A New method for High Resolution Polarimetric SAR Data Classification Based on the M-Box Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aachen, Germany. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507089v1</w:t>
+                <w:t xml:space="preserve">hal-00507074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Polarization together with Space-Time Adaptive Processing for GMTI in high resolution SAR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cristallini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lombardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSAR 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26128,51 +26128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSAR 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26197,90 +26197,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Mining of PolSAR Satellite Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Julea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Julea</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26322,51 +26322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Particle and Orientation Distribution Characteristics from Polarimetric SAR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26430,51 +26430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Hawaïï, United States. pp.146-149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26521,51 +26521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust estimation of Multi-Baseline POL-inSAR parameters for the analysis of natural environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26603,77 +26603,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban land cover classification using polarimetric SAR interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinwu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huadong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26714,3938 +26714,3925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Moisture Retrieval over Periodic Surfaces using Polsar Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selected topics in polarimetric and interferometric SAR remote sensing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2009 Workshop on Applications of SAR Polarimetry andd Polarimetric Interferometry, ESA-ESRIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">Seminar PHYTI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464547v1</w:t>
+                <w:t xml:space="preserve">hal-00419570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of ALOS-PALSAR SAR Full Polarimetric Data to the Mapping of an African Region.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+                <w:t xml:space="preserve">Improvment of Vegetation Parameter Retrieval from Polarimetric SAR Interferometry using a Simple Polarimetric Scattering Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">POLinSAR 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464676v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected topics in polarimetric and interferometric SAR remote sensing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification supervisée des diffuseurs en imagerie RSO basée sur des signatures polarimétriques non-cohérentes temps-fréquence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar PHYTI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">XXIIe colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419570v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvment of Vegetation Parameter Retrieval from Polarimetric SAR Interferometry using a Simple Polarimetric Scattering Model.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Neumann</w:t>
+                <w:t xml:space="preserve">Overview of the PolSARpro v4.0 Software New updates of the Educational Toolbox for Polarimetric and interferometric Polarimetric SAR Data Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. pp.CD</w:t>
+              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394188v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification supervisée des diffuseurs en imagerie RSO basée sur des signatures polarimétriques non-cohérentes temps-fréquence.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-canopy ground characteristics retrieval of polinsar using spectral analysis technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinwu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huadong Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.CD</w:t>
+              <w:t xml:space="preserve">IGARSS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Le Cap, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419062v1</w:t>
+                <w:t xml:space="preserve">hal-00419043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the PolSARpro v4.0 Software New updates of the Educational Toolbox for Polarimetric and interferometric Polarimetric SAR Data Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supervised Classification on SAR Imaging Based on Incoherent polarimetric Time-Frequency Signatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525435v1</w:t>
+                <w:t xml:space="preserve">hal-00419081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-canopy ground characteristics retrieval of polinsar using spectral analysis technique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil moisture retrieval over periodic rough surface using PolSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Huadong Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Le Cap, France. pp.CD</w:t>
+              <w:t xml:space="preserve">POLINSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419043v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Classification on SAR Imaging Based on Incoherent polarimetric Time-Frequency Signatures.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">A general model-based polarimetric decomposition scheme for vegetated areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.CD</w:t>
+              <w:t xml:space="preserve">POLINSAR 2009 Workshop on Applications of SAR Polarimetry andd Polarimetric Interferometry, ESA-ESRIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419081v1</w:t>
+                <w:t xml:space="preserve">hal-00464558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture retrieval over periodic rough surface using PolSAR data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Overview of the PolSARpro v4.0 : the Open Source Toolbox for Polarimetric and Interferometric Polarimetric SAR Data Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">IGARSS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358867v1</w:t>
+                <w:t xml:space="preserve">hal-00464665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general model-based polarimetric decomposition scheme for vegetated areas.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3-D characterization of buildings in a dense urban environment L-Band POL-inSAR data with irregular baselines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2009 Workshop on Applications of SAR Polarimetry andd Polarimetric Interferometry, ESA-ESRIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">IGARSS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464558v1</w:t>
+                <w:t xml:space="preserve">hal-00419035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D characterization of buildings in a dense urban environment L-Band POL-inSAR data with irregular baselines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HyperImage Concept : Multidimensional Time-Frequency Analysis Applied to SAR Imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yué Huang</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419035v1</w:t>
+                <w:t xml:space="preserve">hal-00419085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the PolSARpro v4.0 : the Open Source Toolbox for Polarimetric and Interferometric Polarimetric SAR Data Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supervised classification using neural networks based on polarimetric time-frequency signatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">POLINSAR 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464665v1</w:t>
+                <w:t xml:space="preserve">hal-00419088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperImage Concept : Multidimensional Time-Frequency Analysis Applied to SAR Imaging.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">Dependence of polarimetric surface scattering on spatial resolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.CD</w:t>
+              <w:t xml:space="preserve">POLINSAR 2009 Workshop on Applications of SAR Polarimetry andd Polarimetric Interferometry, ESA-ESRIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419085v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised classification using neural networks based on polarimetric time-frequency signatures.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">A Polarimetric Vegetation Model to Retrieve Particle and Orientation Distribution Characteristics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. pp.CD</w:t>
+              <w:t xml:space="preserve">IGARSS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419088v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of polarimetric surface scattering on spatial resolution.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.E. Park</w:t>
+                <w:t xml:space="preserve">Supervised classification by neural networks using polarimetric time-frequency signatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2009 Workshop on Applications of SAR Polarimetry andd Polarimetric Interferometry, ESA-ESRIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">IGARSS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464560v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Polarimetric Vegetation Model to Retrieve Particle and Orientation Distribution Characteristics.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de bâtiments par interférométrie SAR polarimétrique multi-images utilisant une méthode d'analyse spectrale adaptative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">XXIIe Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464669v1</w:t>
+                <w:t xml:space="preserve">hal-00419053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised classification by neural networks using polarimetric time-frequency signatures.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">Building height estimation using multibaseline L-Band SAR data and polarimetric weighted subspace fitting methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.CD</w:t>
+              <w:t xml:space="preserve">POLINSAR 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Frascati, Spain. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419086v1</w:t>
+                <w:t xml:space="preserve">hal-00419033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de bâtiments par interférométrie SAR polarimétrique multi-images utilisant une méthode d'analyse spectrale adaptative.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation of ALOS-PALSAR SAR Full Polarimetric Data to the Mapping of an African Region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yué Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.CD</w:t>
+              <w:t xml:space="preserve">IGARSS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419053v1</w:t>
+                <w:t xml:space="preserve">hal-00464676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building height estimation using multibaseline L-Band SAR data and polarimetric weighted subspace fitting methods.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yué Huang</w:t>
+                <w:t xml:space="preserve">Soil Moisture Retrieval over Periodic Surfaces using Polsar Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Frascati, Spain. pp.CD</w:t>
+              <w:t xml:space="preserve">POLINSAR 2009 Workshop on Applications of SAR Polarimetry andd Polarimetric Interferometry, ESA-ESRIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419033v1</w:t>
+                <w:t xml:space="preserve">hal-00464547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-aspect POLinSAR 3D Urban Scene Reconstruction at L-Band.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">Multibaseline coherence optimisation in partial polarimetric modes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuSAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
+              <w:t xml:space="preserve">IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, BOSTON, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348972v1</w:t>
+                <w:t xml:space="preserve">hal-00348927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On multibaseline polarimetric techniques for natural media.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Statistical Assessment of the PolinSAR Coherence Set for Geophysical Media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Chen</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRAGON-1 Final Symposium 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Beijing, China</w:t>
+              <w:t xml:space="preserve">EuSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349108v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibaseline coherence optimisation in partial polarimetric modes.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Jager</w:t>
+                <w:t xml:space="preserve">Forest Structure Estimation using space-borne polarimetric radar. An ALOS-PALSAR case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Prats</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, BOSTON, United States</w:t>
+              <w:t xml:space="preserve">DRAGON-1 Final Symposium 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348927v1</w:t>
+                <w:t xml:space="preserve">hal-00349120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Assessment of the PolinSAR Coherence Set for Geophysical Media.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Analysis of natural scenes using polarimetric and interferometric SAR data statistics in particular configurations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Neumann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuSAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
+              <w:t xml:space="preserve">IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348886v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Structure Estimation using space-borne polarimetric radar. An ALOS-PALSAR case study.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthetic-Aperture Radar (SAR) remote sensing : principles and applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRAGON-1 Final Symposium 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Beijing, China</w:t>
+              <w:t xml:space="preserve">Lecture Notes Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349120v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of natural scenes using polarimetric and interferometric SAR data statistics in particular configurations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and interpretation of the multitemporal and multibaseline POLinSAR coherence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxim Neumann</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348871v1</w:t>
+                <w:t xml:space="preserve">hal-00348889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic-Aperture Radar (SAR) remote sensing : principles and applications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in SAR Polarimetry Applications Exploiting Polarimetric Spaceborne Sensors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">2008 IEEE Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348863v1</w:t>
+                <w:t xml:space="preserve">hal-00349053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and interpretation of the multitemporal and multibaseline POLinSAR coherence.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Neumann</w:t>
+                <w:t xml:space="preserve">SAR Raw Data Simulation in case of Motion Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaharyar Khwaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
+              <w:t xml:space="preserve">2008 IEEE Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Rome, Italy. pp.1329-1333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348889v1</w:t>
+                <w:t xml:space="preserve">hal-00689892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in SAR Polarimetry Applications Exploiting Polarimetric Spaceborne Sensors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation of RADARSAT-2 Polarimetric Data with ESA PolSARpro toolbox for Science and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Louis Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Rome, Italy</w:t>
+              <w:t xml:space="preserve">RADARSAT-2 Workshop 2008, Canadian Space Agency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349053v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR Raw Data Simulation in case of Motion Errors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances in the Derivation of POL-inSAR Statistics : study and applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Rome, Italy. pp.1329-1333</w:t>
+              <w:t xml:space="preserve">EuSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689892v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of RADARSAT-2 Polarimetric Data with ESA PolSARpro toolbox for Science and Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of polarimetric configurations for the Time-Frequency analysis of urban areas at L band.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Souyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Ainsworth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADARSAT-2 Workshop 2008, Canadian Space Agency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349138v1</w:t>
+                <w:t xml:space="preserve">hal-00348883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in the Derivation of POL-inSAR Statistics : study and applications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-D urban remote sensing using dual-baseline POL-inSAR images at L band.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxim Neumann</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuSAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
+              <w:t xml:space="preserve">IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348880v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D urban remote sensing using dual-baseline POL-inSAR images at L band.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">Surface parameter estimation over periodic surfaces using a time-frequency approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348931v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of polarimetric configurations for the Time-Frequency analysis of urban areas at L band.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PolSARpro v3.3 : The Educational Toolbox for Polarimetric and Interferometric Polarimetric SAR Data Processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348883v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface parameter estimation over periodic surfaces using a time-frequency approach.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Cartographie de la neige dans les Alpes à partir de l'Imagerie Radar Polarimétrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Longepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
+              <w:t xml:space="preserve">Colloque National Fédérateur de Géodésie et Géophysique, labellisé Année Internationale de la Planète Terre, thème "L'eau dans tous ses états, visions spatiales" UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348868v1</w:t>
+                <w:t xml:space="preserve">hal-00464332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolSARpro v3.3 : The Educational Toolbox for Polarimetric and Interferometric Polarimetric SAR Data Processing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of polarimetric surface scattering in high resolution SAR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348893v1</w:t>
+                <w:t xml:space="preserve">hal-00348890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la neige dans les Alpes à partir de l'Imagerie Radar Polarimétrique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">3D Urban Remote Sensing using Spectral Analysis Techniques applied to L-Band Dual-Baseline POLinSAR Images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Fédérateur de Géodésie et Géophysique, labellisé Année Internationale de la Planète Terre, thème "L'eau dans tous ses états, visions spatiales" UNESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">EuSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464332v1</w:t>
+                <w:t xml:space="preserve">hal-00348971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of polarimetric surface scattering in high resolution SAR.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote sensing of urban areas from polarimetric SAR data using Time-Frequency and spectral analysis methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t>
+              <w:t xml:space="preserve">The 2nd International Symposium on Microwaves, Radar and Remote Sensing (MRRS-2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348890v1</w:t>
+                <w:t xml:space="preserve">hal-00348860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Urban Remote Sensing using Spectral Analysis Techniques applied to L-Band Dual-Baseline POLinSAR Images.</w:t>
+                <w:t xml:space="preserve">Multi-aspect POLinSAR 3D Urban Scene Reconstruction at L-Band.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30653,2360 +30640,2399 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuSAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348971v1</w:t>
+                <w:t xml:space="preserve">hal-00348972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of urban areas from polarimetric SAR data using Time-Frequency and spectral analysis methods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On multibaseline polarimetric techniques for natural media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Symposium on Microwaves, Radar and Remote Sensing (MRRS-2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Kiev, Ukraine</w:t>
+              <w:t xml:space="preserve">DRAGON-1 Final Symposium 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348860v1</w:t>
+                <w:t xml:space="preserve">hal-00349108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric SAR remote sensing : principles and applications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multibaseline POL-InSAR Analysis of Urban Scenes for 3D modeling and physical feature retrieval at L-Band.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference at the University of Tromso</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TROMSO, Norway</w:t>
+              <w:t xml:space="preserve">IGARSS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256045v1</w:t>
+                <w:t xml:space="preserve">hal-00175605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex scene analysis from Time-Frequency Statistics of POLSAR data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAR Imaging using Multidimensional Time-Frequency Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
+              <w:t xml:space="preserve">PSIP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Mulhouse, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256012v1</w:t>
+                <w:t xml:space="preserve">hal-00419135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification based on the polarimetric dispersive and anisotropic behavior of scatterers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban area remote sensing from L-Band POLSAR data using Time-Frequency techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">URBAN CONFERENCE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00255829v1</w:t>
+                <w:t xml:space="preserve">hal-00256011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Parameter Extraction over Urban Areas using L-Band POLSAR Data and interferometric Baseline Divesity.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">Quantitative Analysis of Texture Parameter Estimation in SAR Images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS'07</w:t>
+              <w:t xml:space="preserve">IGARSS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175606v1</w:t>
+                <w:t xml:space="preserve">hal-00256020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibaseline POL-InSAR Analysis of Urban Scenes for 3D modeling and physical feature retrieval at L-Band.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">Characterization of scatterers by their anisotropic and dispersive behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS'07</w:t>
+              <w:t xml:space="preserve">IGARSS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175605v1</w:t>
+                <w:t xml:space="preserve">hal-00256018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR Imaging using Multidimensional Time-Frequency Analysis.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study and Application of POLSAR Data Time-Frequency Correlation Properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Vignaud</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSIP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Mulhouse, France. pp.CD</w:t>
+              <w:t xml:space="preserve">POLINSAR 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419135v1</w:t>
+                <w:t xml:space="preserve">hal-00255822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban area remote sensing from L-Band POLSAR data using Time-Frequency techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and classification of Urban Structures based on a high-resolution SAR Imagery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Hellwich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URBAN CONFERENCE 2007</w:t>
+              <w:t xml:space="preserve">Urban Conference 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Paris, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256011v1</w:t>
+                <w:t xml:space="preserve">hal-00256008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Analysis of Texture Parameter Estimation in SAR Images.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+                <w:t xml:space="preserve">Estimation of layered snowpack profiles based on a weather and SAR data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Longépé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lopez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
+              <w:t xml:space="preserve">Symposium on Retrieval of Bio- and Geophysical Parameters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Bari, Italy. pp.Proceeding</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256020v1</w:t>
+                <w:t xml:space="preserve">hal-00178399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of scatterers by their anisotropic and dispersive behavior.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+                <w:t xml:space="preserve">Multibaseline POLinSAR Coherence Modeling and Optimization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Vignaud</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2007</w:t>
+              <w:t xml:space="preserve">IGARSS'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256018v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and Application of POLSAR Data Time-Frequency Correlation Properties.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Overview of the PoLSARpro v2.0 Software. The Educational Toolbox for Polarimetric and Interferometric Polarimetric SAR Data Processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLINSAR 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00255822v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00255866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and classification of Urban Structures based on a high-resolution SAR Imagery.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Polarimetric Coherence Optimisation for Multibaseline SAR Data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olaf Hellwich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Conference 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France. pp.CD</w:t>
+              <w:t xml:space="preserve">POLINSAR'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. pp.Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256008v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of layered snowpack profiles based on a weather and SAR data.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">Multibaseline POL-InSAR Analysis of Urban and Natural Scenes at L-Band.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Retrieval of Bio- and Geophysical Parameters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Bari, Italy. pp.Proceeding</w:t>
+              <w:t xml:space="preserve">POLINSAR'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. pp.Proceeding</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178399v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibaseline POLinSAR Coherence Modeling and Optimization.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Ground-Agriculture Separation my Means of PolInSAR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
+              <w:t xml:space="preserve">POLINSAR'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. pp.Proceddings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175610v1</w:t>
+                <w:t xml:space="preserve">hal-00175955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of the PoLSARpro v2.0 Software. The Educational Toolbox for Polarimetric and Interferometric Polarimetric SAR Data Processing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Visualisation and Physical Feature Extraction of Urban Areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">URBAN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France. pp.Proceeding</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00255866v1</w:t>
+                <w:t xml:space="preserve">hal-00176469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Coherence Optimisation for Multibaseline SAR Data.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Polarimetric Fuzzy K-Means Classification with Consideration of Spatial Context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLINSAR'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. pp.Proceedings</w:t>
+              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. pp.Proceeding</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175953v1</w:t>
+                <w:t xml:space="preserve">hal-00176450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibaseline POL-InSAR Analysis of Urban and Natural Scenes at L-Band.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">Classification based on the polarimetric dispersive and anisotropic behavior of scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. pp.Proceeding</w:t>
+              <w:t xml:space="preserve">POLINSAR 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176459v1</w:t>
+                <w:t xml:space="preserve">hal-00255829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Visualisation and Physical Feature Extraction of Urban Areas.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarimetric SAR remote sensing : principles and applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URBAN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France. pp.Proceeding</w:t>
+              <w:t xml:space="preserve">Conference at the University of Tromso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TROMSO, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176469v1</w:t>
+                <w:t xml:space="preserve">hal-00256045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-Agriculture Separation my Means of PolInSAR.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex scene analysis from Time-Frequency Statistics of POLSAR data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. pp.Proceddings</w:t>
+              <w:t xml:space="preserve">IGARSS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175955v1</w:t>
+                <w:t xml:space="preserve">hal-00256012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Fuzzy K-Means Classification with Consideration of Spatial Context.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Physical Parameter Extraction over Urban Areas using L-Band POLSAR Data and interferometric Baseline Divesity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. pp.Proceeding</w:t>
+              <w:t xml:space="preserve">IGARSS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176450v1</w:t>
+                <w:t xml:space="preserve">hal-00175606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of natural scene properties from Pol-InSAR data using coherence set statistics and a multi-dimensional speckle model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pol-InSAR coherence set theory and application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Denver, United States. pp.31 jul. - 4 Aug</w:t>
+              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101429v1</w:t>
+                <w:t xml:space="preserve">hal-00101400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes et application de la Polarimétrie Radar.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">SAR Raw data generation using inverse SAR image formation algorithms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaharyar Khwaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire au LIS - UMR CNRS 5083</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.CD</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Denver, United States. pp.31 jul. - 4 Aug</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101242v1</w:t>
+                <w:t xml:space="preserve">hal-00101433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of polarimetric variations using transformation operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the global matched filter to space-time adaptive processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33015,1788 +33041,1749 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101290v1</w:t>
+                <w:t xml:space="preserve">hal-00101427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pol-InSAR coherence set theory and application.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Neumann</w:t>
+                <w:t xml:space="preserve">SAR raw data generation using inverse SAR image formation algorithms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaharyar Khwaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
+              <w:t xml:space="preserve">European Radar Conference, EURAD 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Manchester, United Kingdom. pp.6-7 octobre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101400v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR Raw data generation using inverse SAR image formation algorithms.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaharyar Khwaja</w:t>
+                <w:t xml:space="preserve">Spatial texture analysis of SAR data by anisotropic Gaussian kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Denver, United States. pp.31 jul. - 4 Aug</w:t>
+              <w:t xml:space="preserve">International Conference on Synthetic Aperture Sonar and Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lerici, Italy. 11-12 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101433v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the global matched filter to space-time adaptive processing.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Fuchs</w:t>
+                <w:t xml:space="preserve">The gradient structure tensor as an efficient descriptor of spatial texture in polarimetric SAR data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Denver, United States. pp.31 jul. - 4 Aug</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101427v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR raw data generation using inverse SAR image formation algorithms.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaharyar Khwaja</w:t>
+                <w:t xml:space="preserve">Analysis of PolSAR data of urban areas using time-frequency diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radar Conference, EURAD 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Manchester, United Kingdom. pp.6-7 octobre</w:t>
+              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101497v1</w:t>
+                <w:t xml:space="preserve">hal-00101296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial texture analysis of SAR data by anisotropic Gaussian kernels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+                <w:t xml:space="preserve">{Application of the Global Matched Filter to Space-Time Adaptive Processing}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Synthetic Aperture Sonar and Synthetic Aperture Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lerici, Italy. 11-12 septembre</w:t>
+              <w:t xml:space="preserve">Proceedings of EUSAR'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101501v1</w:t>
+                <w:t xml:space="preserve">inria-00504572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gradient structure tensor as an efficient descriptor of spatial texture in polarimetric SAR data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+                <w:t xml:space="preserve">Analysing urban areas using multiple track Pol-InSAR data at L-Band.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Denver, United States. pp.31 jul. - 4 Aug</w:t>
+              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101495v1</w:t>
+                <w:t xml:space="preserve">hal-00101309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of PolSAR data of urban areas using time-frequency diversity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forest Classification based on multi-baseline interferometric and polarimetric ESAR data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Grunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Ainsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101296v1</w:t>
+                <w:t xml:space="preserve">hal-00101276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">{Application of the Global Matched Filter to Space-Time Adaptive Processing}</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Fuchs</w:t>
+                <w:t xml:space="preserve">Estimation of built-up area characteristics from polarimetric interferometric multiple track L-Band SAR data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EUSAR'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Denver, United States. pp.31 jul. - 4 Aug</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00504572v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing urban areas using multiple track Pol-InSAR data at L-Band.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">Polarimetric 3D imaging reconstruction using PISAR square loop flight data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Hamasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101309v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Classification based on multi-baseline interferometric and polarimetric ESAR data.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Télédétection des couverts neigeux en milieu alpin à partir de données Radar Multi-polarisées et Polarimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. Grunes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
+              <w:t xml:space="preserve">Société Hydrotechnique de France (SHF), sections Glaciologie et Nivologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101276v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00401498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of built-up area characteristics from polarimetric interferometric multiple track L-Band SAR data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">Polarimetric 3D imaging reconstruction by using PISAR square loop flights data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Hamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Denver, United States. pp.31 jul. - 4 Aug</w:t>
+              <w:t xml:space="preserve">, 2006, United States. pp.31 jul. - 4 Aug</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101432v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric 3D imaging reconstruction using PISAR square loop flight data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tadashi Hamasaki</w:t>
+                <w:t xml:space="preserve">Study of Dispersive and Anisotropic Scatterers Behavior in Radar Imaging Using Time-Frequency Analysis and Polarimetric Coherent Decomposition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Titin-Schnaider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
+              <w:t xml:space="preserve">International Radar Conference 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Verona, United States. pp.24-27 avril</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101300v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télédétection des couverts neigeux en milieu alpin à partir de données Radar Multi-polarisées et Polarimétriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Martini</w:t>
+                <w:t xml:space="preserve">Polarimetric 3D imaging reconstruction using PISAR square loop flight data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Hamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Hydrotechnique de France (SHF), sections Glaciologie et Nivologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IGARSS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00401498v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Dispersive and Anisotropic Scatterers Behavior in Radar Imaging Using Time-Frequency Analysis and Polarimetric Coherent Decomposition.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+                <w:t xml:space="preserve">Spatial correlation analysis of polarimetric SAR data by means of the structure tensor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Conference 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Verona, United States. pp.24-27 avril</w:t>
+              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101267v1</w:t>
+                <w:t xml:space="preserve">hal-00101406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric 3D imaging reconstruction by using PISAR square loop flights data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Sato</w:t>
+                <w:t xml:space="preserve">SAR raw data simulation using high precision focusing methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaharyar Khwaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, United States. pp.31 jul. - 4 Aug</w:t>
+              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101480v1</w:t>
+                <w:t xml:space="preserve">hal-00101303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric 3D imaging reconstruction using PISAR square loop flight data.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitements STAP polarimétriques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Denver, United States</w:t>
+              <w:t xml:space="preserve">Séminaire DGA, Métier de détection électromagnétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711147v1</w:t>
+                <w:t xml:space="preserve">hal-00419571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial correlation analysis of polarimetric SAR data by means of the structure tensor.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+                <w:t xml:space="preserve">A polarimetric classification from PolSAR data using SERD/DERD parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -34811,87 +34798,113 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101406v1</w:t>
+                <w:t xml:space="preserve">hal-00101294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR raw data simulation using high precision focusing methods.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaharyar Khwaja</w:t>
+                <w:t xml:space="preserve">Study of dispersive and anisotropic scatterers behaviour in radar imaging using time-frequency analysis and polarimetric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duquenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -34906,5400 +34919,5370 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101303v1</w:t>
+                <w:t xml:space="preserve">hal-00101420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitements STAP polarimétriques.</w:t>
+                <w:t xml:space="preserve">Forest mapping and classification at L-Band using Pol-inSAR optimal coherence set statistics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DGA, Métier de détection électromagnétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">6th European Conference on Synthetic Aparture Radar, EUSAR 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419571v1</w:t>
+                <w:t xml:space="preserve">hal-00101281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polarimetric classification from PolSAR data using SERD/DERD parameters.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of natural scene properties from Pol-InSAR data using coherence set statistics and a multi-dimensional speckle model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.CD</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Denver, United States. pp.31 jul. - 4 Aug</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101294v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of dispersive and anisotropic scatterers behaviour in radar imaging using time-frequency analysis and polarimetric</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decomposition of polarimetric variations using transformation operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Synthetic Aperture Radar, EUSAR 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101420v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest mapping and classification at L-Band using Pol-inSAR optimal coherence set statistics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principes et application de la Polarimétrie Radar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.S. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Synthetic Aparture Radar, EUSAR 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dresden, Germany. pp.16-18 mai</w:t>
+              <w:t xml:space="preserve">Séminaire au LIS - UMR CNRS 5083</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101281v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLSARPRO v2.0 : the Versatile Polarimetric and Interferometric SAR Data Processing Toolbox.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural Objects Monitoring Using Polarimetric Interferometric Ground-Based SAR (GB-SAR) System.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Hamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radar Conference EuRAD 2005, 6-7 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">IGARSS 2005, 20-24 July</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019431v1</w:t>
+                <w:t xml:space="preserve">hal-00019152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Speckle Filter based on Spatial Texture Analysis of SAR Data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+                <w:t xml:space="preserve">Modélisation et analyse de la diffusion de surfaces rugueuses au moyen de données haute résolution radar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARS 2005, 20-24 July</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du CNFRS/URSI, ENST Paris, 24-25 février</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019149v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Buildings using Polarimetric Interferometric Multiple Track L-Band SAR Data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">Applications of Polarimetric Interferometric Ground Based SAR (GB-SAR) System to Environment monitoring and Disaster Prevention.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Hamasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAD 2005, 6-7 octobre 2005</w:t>
+              <w:t xml:space="preserve">EuRAD 2005, European Radar Conference, 6-7 octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018392v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolSARpro : A versatile Polarimetric SAR Data Processing and Educational Toolbox.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest Mapping and Classification Using L-Band POLINSAR Data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lumsdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moshammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas P. Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLINSAR 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419577v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Objects Monitoring Using Polarimetric Interferometric Ground-Based SAR (GB-SAR) System.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inferring snow parameters using C-band data from ENVISAT/ASAR alternating polarization in alpine environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2005, 20-24 July</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">EGU 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019152v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et analyse de la diffusion de surfaces rugueuses au moyen de données haute résolution radar.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">POL-inSAR Studies of Urban Scenes using Multiple Tracks at L-Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lopez-Martinez</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du CNFRS/URSI, ENST Paris, 24-25 février</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">Proceedings of URSI 2005 Commission F Symposium, 20-21 avril</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Ispra, Italy. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019141v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of Polarimetric Interferometric Ground Based SAR (GB-SAR) System to Environment monitoring and Disaster Prevention.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tadashi Hamasaki</w:t>
+                <w:t xml:space="preserve">Dry Snow Extent Monitoring in Strong Topography Conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Sato</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuRAD 2005, European Radar Conference, 6-7 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, 25-29 juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019159v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Mapping and Classification Using L-Band POLINSAR Data.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId731" w:history="1">
+                <w:t xml:space="preserve">On the Need of Development Multi-Band Differential (Multiple Pass) POLinSAR Theory and Algorithms for Remote Sensing and Monitoring Severe Environmental Stress Changes (Disasters) such as Earthquakes, Severe Storms, Typhoons and Floods;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Morisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas P. Papathanassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLINSAR 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419607v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring snow parameters using C-band data from ENVISAT/ASAR alternating polarization in alpine environment.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction of Information from the Time-Frequency POL-inSAR Response of Anisotropic Scatterers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.CD</w:t>
+              <w:t xml:space="preserve">IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419591v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POL-inSAR Studies of Urban Scenes using Multiple Tracks at L-Band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">Analyse de la Texture dans les images SAR appliquée au filtrage de Speckle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of URSI 2005 Commission F Symposium, 20-21 avril</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Ispra, Italy. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">20e Congrès GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018389v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry Snow Extent Monitoring in Strong Topography Conditions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Martini</w:t>
+                <w:t xml:space="preserve">Polarimetric and interferometric Mission and Application Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas P. Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Biber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, 25-29 juillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">POLINSAR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019151v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Need of Development Multi-Band Differential (Multiple Pass) POLinSAR Theory and Algorithms for Remote Sensing and Monitoring Severe Environmental Stress Changes (Disasters) such as Earthquakes, Severe Storms, Typhoons and Floods;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping Dry Snow in Mountain Regions from Fully Polarimetric SAR Data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLINSAR 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419642v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Information from the Time-Frequency POL-inSAR Response of Anisotropic Scatterers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Snow Extent Mapping in Alpine Areas using different SAR Polarimetric Configurations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">EARSel Workshop 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017997v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la Texture dans les images SAR appliquée au filtrage de Speckle.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+                <w:t xml:space="preserve">Polarimetric SAR Stereo Using Pi-SAR Square Loop Path.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Hamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">IGARS 2005, 20-24 July</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101256v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric and interferometric Mission and Application Study.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId625" w:history="1">
+                <w:t xml:space="preserve">PolSARpro v2.0 : The Polarimetric SAR Data Processing and Educational Toolbox.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Cloude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
+              <w:t xml:space="preserve">IGARSS 2005, 20-24 July</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419585v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Dry Snow in Mountain Regions from Fully Polarimetric SAR Data.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+                <w:t xml:space="preserve">Texture Analysis of SAR Images Applied to Speckle Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
+              <w:t xml:space="preserve">European Radar Conference EuRAD 2005, 6-7 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419598v1</w:t>
+                <w:t xml:space="preserve">hal-00019428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow Extent Mapping in Alpine Areas using different SAR Polarimetric Configurations.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+                <w:t xml:space="preserve">Data Classification Based on PolInSAR Coherence Shapes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARSel Workshop 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.CD</w:t>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium, IGARSS 2005, 20-24 juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419596v1</w:t>
+                <w:t xml:space="preserve">hal-00020346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric SAR Stereo Using Pi-SAR Square Loop Path.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Sato</w:t>
+                <w:t xml:space="preserve">Analyse d'images SAR polarimétriques au moyen d'outils temps-fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARS 2005, 20-24 July</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">20e Colloque GRETSI sur le traitement du signal et des images, 6-9 septembre Louvain La Neuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Belgium. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019153v1</w:t>
+                <w:t xml:space="preserve">hal-00020215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolSARpro v2.0 : The Polarimetric SAR Data Processing and Educational Toolbox.</w:t>
+                <w:t xml:space="preserve">Imagerie SAR Polarimétrique interférométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2005, 20-24 July</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">Journée de la SEE "des Images au 3D : Extraction automatique et assistée de modèles 3D", ENSTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.16-17 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019156v1</w:t>
+                <w:t xml:space="preserve">hal-00101228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Analysis of SAR Images Applied to Speckle Filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+                <w:t xml:space="preserve">New Eigenvalue-based Parameters for Natural Media Characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radar Conference EuRAD 2005, 6-7 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">IGARS 2005, 20-24 July</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019428v1</w:t>
+                <w:t xml:space="preserve">hal-00019155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Classification Based on PolInSAR Coherence Shapes.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarimetric and Inteferometric Classification of Forest at L-Band.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium, IGARSS 2005, 20-24 juillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">2nd Annual ESA-NRSCC/Dragon Symposium, 27 June - 1st July</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Santorini, Greece. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020346v1</w:t>
+                <w:t xml:space="preserve">hal-00019144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'images SAR polarimétriques au moyen d'outils temps-fréquence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Leducq</w:t>
+                <w:t xml:space="preserve">Agriculture classification using POLSAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Skriver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Toan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lumsdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Colloque GRETSI sur le traitement du signal et des images, 6-9 septembre Louvain La Neuve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Belgium. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">POLINSAR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020215v1</w:t>
+                <w:t xml:space="preserve">hal-00419575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie SAR Polarimétrique interférométrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+                <w:t xml:space="preserve">Evaluating PolinSAR Parameter Estimation Using Tomographic Imaging Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la SEE "des Images au 3D : Extraction automatique et assistée de modèles 3D", ENSTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.16-17 juin</w:t>
+              <w:t xml:space="preserve">EURAD 2005, 6-7 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101228v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Eigenvalue-based Parameters for Natural Media Characterization.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarimetric and Interferometric SAR data processing for remote sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARS 2005, 20-24 July</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">EURAD 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.6-7 octobre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019155v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric and Inteferometric Classification of Forest at L-Band.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the Need of Development High-Altitude Drones (UAVs) for implementation of Multi-Band Single and Multiple Pass Differential POLinSAR Technology towards in situ Monitoring of Severe Environmental Stress Changes (Disasters).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Morisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas P. Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual ESA-NRSCC/Dragon Symposium, 27 June - 1st July</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Santorini, Greece. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">PIERS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019144v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture classification using POLSAR Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Dall</w:t>
+                <w:t xml:space="preserve">A New Eigenvalue-based Parameter for Natural Media Characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLINSAR 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
+              <w:t xml:space="preserve">, 2005, Afghanistan. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419575v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating PolinSAR Parameter Estimation Using Tomographic Imaging Results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauer</w:t>
+                <w:t xml:space="preserve">New Eigenvalue based parameters for natural media characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAD 2005, 6-7 octobre</w:t>
+              <w:t xml:space="preserve">European Radar Conference EuRAD 2005, 6-7 octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018396v1</w:t>
+                <w:t xml:space="preserve">hal-00019430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Mapping and Classification Using L-Band POLINSAR Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Frequency analysis of complex scenes : application to urban area remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kostas Papathanassiou</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">6th CNES-DLR Workshop Information Extraction and Scene Understanding for Meter Resolution Images, DLR, 15-17 novembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Oberpfaffenhofen, Germany. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465601v1</w:t>
+                <w:t xml:space="preserve">hal-00019563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Need of Development High-Altitude Drones (UAVs) for implementation of Multi-Band Single and Multiple Pass Differential POLinSAR Technology towards in situ Monitoring of Severe Environmental Stress Changes (Disasters).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forest Mapping and Classification Using L-Band POLINSAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumsdon Parivash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moshammer Ralf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.CD</w:t>
+              <w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419632v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Eigenvalue-based Parameter for Natural Media Characterization.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">Evaluation of the ESPRIT Approach in Polarimetric Interferometric SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Afghanistan. pp.CD</w:t>
+              <w:t xml:space="preserve">Proceedings of IGARSS'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419603v1</w:t>
+                <w:t xml:space="preserve">hal-00018349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric and Interferometric SAR data processing for remote sensing applications</w:t>
+                <w:t xml:space="preserve">Influence of Acquisition Conditions on Forest Classification Using L-Band PolInSAR data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAD 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.6-7 octobre</w:t>
+              <w:t xml:space="preserve">European Radar Conference EuRAD 2005, 6-7 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101212v1</w:t>
+                <w:t xml:space="preserve">hal-00019429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Eigenvalue based parameters for natural media characterization.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the Need for developing high-altitude drones (UAVs) for implementation of multi-band single and multiple pass POLinSAR technology toward in-situ monitoring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Morisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radar Conference EuRAD 2005, 6-7 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">POLINSAR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Frascati, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019430v1</w:t>
+                <w:t xml:space="preserve">hal-00419616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Frequency analysis of complex scenes : application to urban area remote Sensing</w:t>
+                <w:t xml:space="preserve">Time-frequency analysis of polarimetric SAR images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th CNES-DLR Workshop Information Extraction and Scene Understanding for Meter Resolution Images, DLR, 15-17 novembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Oberpfaffenhofen, Germany. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">EURAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019563v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the ESPRIT Approach in Polarimetric Interferometric SAR</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the Need of Development Multi-Band Differential (Multiple Pass) POLinSAR Theory and Algorithms for Remote Sensing and Monitoring Severe Environmental Stress Changes (Disasters) Such as Earthquakes, Severe Storms, Typhoons and Floods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Morisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IGARSS'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, South Korea. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">PIERS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hangzhou, China. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018349v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Acquisition Conditions on Forest Classification Using L-Band PolInSAR data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAR Raw Data Simulation Using High Precision Focusing Methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaharyar Khwaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radar Conference EuRAD 2005, 6-7 octobre</w:t>
+              <w:t xml:space="preserve">EURAD 2005, 6-7 octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019429v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Need for developing high-altitude drones (UAVs) for implementation of multi-band single and multiple pass POLinSAR technology toward in-situ monitoring.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
+                <w:t xml:space="preserve">PolSARpro : A Versatile Educational Toolbox for Polarimetric and Polarimetric Interferometric SAR Data Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Frascati, Italy. pp.CD</w:t>
+              <w:t xml:space="preserve">2nd Annual ESA-NRSCC/Dragon Symposium, 27 June - 1st July</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Santorini, Greece. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419616v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-frequency analysis of polarimetric SAR images.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Télédétection Radar Polarimétrique et Interférométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">Séminaires à l'ENSTB,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Brest, France. pp.décembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017996v1</w:t>
+                <w:t xml:space="preserve">hal-00101246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Need of Development Multi-Band Differential (Multiple Pass) POLinSAR Theory and Algorithms for Remote Sensing and Monitoring Severe Environmental Stress Changes (Disasters) Such as Earthquakes, Severe Storms, Typhoons and Floods.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+                <w:t xml:space="preserve">Applying Polarimetric SAR Interferometric Data for Forest Classification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Grunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Ainsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Hangzhou, China. pp.CD</w:t>
+              <w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium, IGARSS 2005, 25-29 juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419625v1</w:t>
+                <w:t xml:space="preserve">hal-00020344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR Raw Data Simulation Using High Precision Focusing Methods.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaharyar Khwaja</w:t>
+                <w:t xml:space="preserve">Characterisation of Buildings using Polarimetric Interferometric Multiple Track L-Band SAR Data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAD 2005, 6-7 octobre</w:t>
+              <w:t xml:space="preserve">EURAD 2005, 6-7 octobre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018398v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolSARpro : A Versatile Educational Toolbox for Polarimetric and Polarimetric Interferometric SAR Data Processing</w:t>
+                <w:t xml:space="preserve">POLSARPRO v2.0 : the Versatile Polarimetric and Interferometric SAR Data Processing Toolbox.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Cloude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Hajnsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual ESA-NRSCC/Dragon Symposium, 27 June - 1st July</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Santorini, Greece. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">European Radar Conference EuRAD 2005, 6-7 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019146v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télédétection Radar Polarimétrique et Interférométrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Speckle Filter based on Spatial Texture Analysis of SAR Data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires à l'ENSTB,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Brest, France. pp.décembre</w:t>
+              <w:t xml:space="preserve">IGARS 2005, 20-24 July</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101246v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Polarimetric SAR Interferometric Data for Forest Classification.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T.L. Ainsworth</w:t>
+                <w:t xml:space="preserve">PolSARpro : A versatile Polarimetric SAR Data Processing and Educational Toolbox.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geosciences and Remote Sensing Symposium, IGARSS 2005, 25-29 juillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">POLINSAR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020344v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Airbone via Drones to Space Borne Polarimetric Interferometric SAR environmental Stress change monitoring. A comparative assessment of its applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Frequency Polarimetric Snow Discrimination in Alpine Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar ( EUSAR 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">Multi-Frequency Polarimetric Snow Discrimination in Alpine Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838250v1</w:t>
+                <w:t xml:space="preserve">hal-00836898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polarimetric contrast variation enhancement method to discriminate dry snow in alpine areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-frequency analysis of moving and non-stationary objects in polarimetric SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on retrieval of bio-and geophysical parameters from SAR data for land applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906405v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Frequency Polarimetric Snow Discrimination in Alpine Areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Martini</w:t>
+                <w:t xml:space="preserve">Matching-pursuit based analysis of fluctuating scatterers in polarimetric SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Frequency Polarimetric Snow Discrimination in Alpine Areas</w:t>
+              <w:t xml:space="preserve">IGARSS 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836898v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-frequency analysis of moving and non-stationary objects in polarimetric SAR images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Leducq</w:t>
+                <w:t xml:space="preserve">Influence of SAR resolution size on polarimetric surface backscattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fortuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848192v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching-pursuit based analysis of fluctuating scatterers in polarimetric SAR images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Leducq</w:t>
+                <w:t xml:space="preserve">Two novel surface model based inversion algorithms using mulit-frequency polSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -40308,2183 +40291,2200 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848219v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of SAR resolution size on polarimetric surface backscattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">Analysis of moving and non-stationary objects in polarimetric SAR images using Matching-Pursuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Fortuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">International Radar Conference (RADAR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838050v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two novel surface model based inversion algorithms using mulit-frequency polSAR data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Martini</w:t>
+                <w:t xml:space="preserve">Building Characterisation Using Polarimetric Interferometric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870421v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of moving and non-stationary objects in polarimetric SAR images using Matching-Pursuit</w:t>
+                <w:t xml:space="preserve">A Method to insert Objects in a Polarimetric SAR Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Landeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Conference (RADAR 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908027v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Characterisation Using Polarimetric Interferometric SAR Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
+                <w:t xml:space="preserve">Local Orientation Analysis of Spatial Texture from Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">IGARSS 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848079v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to insert Objects in a Polarimetric SAR Signal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Le Traon</w:t>
+                <w:t xml:space="preserve">Snow extent discrimination in alpine areas from polarimetric and multi-frequency SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
+              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar EUSAR 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848225v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Orientation Analysis of Spatial Texture from Polarimetric SAR Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+                <w:t xml:space="preserve">Relevant polarimetric parameters for surface characterization using SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">CEOS SAR Workshop 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847220v1</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow extent discrimination in alpine areas from polarimetric and multi-frequency SAR data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-frequency analysis of natural Science Anisotropic Scattering Behaviour from Pol-In-Sar Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar EUSAR 2004</w:t>
+              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870401v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised classification of complex scenes using polarimetric inteferometric SAR data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two novel surface model based inversion algorithms using multi-frequency polSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Conference (Radar 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IGARSS 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907929v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two novel surface model based inversion algorithms using multi-frequency polSAR data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised classification of complex scenes using polarimetric inteferometric SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">International Radar Conference (Radar 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838031v1</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant polarimetric parameters for surface characterization using SAR Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activités POLINSAR au sein de l'IETR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEOS SAR Workshop 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">Journée Thématique IF-POL ONERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838041v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-frequency analysis of natural Science Anisotropic Scattering Behaviour from Pol-In-Sar Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Method to insert Objects in a Polarimetric SAR Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Landeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">International Radar Conference (RADAR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847492v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités POLINSAR au sein de l'IETR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non Stationary Texture Analysis from Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique IF-POL ONERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906061v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to insert Objects in a Polarimetric SAR Signal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Le Traon</w:t>
+                <w:t xml:space="preserve">Analyse Temps-Fréquence de milieux anisotropes à partir de données SAR polarimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Conference (RADAR 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée "Imagerie Polarimétrique" GDR ISIS, GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908035v1</w:t>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Stationary Texture Analysis from Polarimetric SAR Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier d'Hondt</w:t>
+                <w:t xml:space="preserve">Relevant polarimetric parameters for surface parameter retrieval using multi-frequency SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar (EUSAR 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">4th International Symposium on retrieval of bio- and geophysical parameters from SAR data for land applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847219v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Temps-Fréquence de milieux anisotropes à partir de données SAR polarimétriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A polarimetric contrast variation enhancement method to discriminate dry snow in alpine areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Imagerie Polarimétrique" GDR ISIS, GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium on retrieval of bio-and geophysical parameters from SAR data for land applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906120v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant polarimetric parameters for surface parameter retrieval using multi-frequency SAR data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From Airbone via Drones to Space Borne Polarimetric Interferometric SAR environmental Stress change monitoring. A comparative assessment of its applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Luneburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.S. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on retrieval of bio- and geophysical parameters from SAR data for land applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">5th European Conference on Synthetic Aperture Radar ( EUSAR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906403v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Stationary Media Characterization from Polarimetric SAR Data</w:t>
+                <w:t xml:space="preserve">Scene Characterization Using Sub-Aperture Polarimetric Interferometric SAR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W.M. Boerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAR-CEOS 2003 Workshop on Advanced SAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Gescience and Remote Sensing Symposium (IGARSS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916703v1</w:t>
+                <w:t xml:space="preserve">hal-00915907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scene Characterization Using Sub-Aperture Polarimetric Interferometric SAR Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review of the Applications of SAR Polarimetry and Polarimetric Interferometry - an ESA funded Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Corr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Cloude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hoekman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Partington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Gescience and Remote Sensing Symposium (IGARSS 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">POLINSAR 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915907v1</w:t>
+                <w:t xml:space="preserve">hal-00915196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the Applications of SAR Polarimetry and Polarimetric Interferometry - an ESA funded Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId807" w:history="1">
+                <w:t xml:space="preserve">Statistical Segmentation of Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Corr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLINSAR 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915196v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Segmentation of Polarimetric SAR Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban Area Analysis based on Esprit/Music Methods using Polarimetric Interferometric SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Rodrigues</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">2nd GRSS/ISPRS Joint Workshop on Remote Sensing and Data Fusion over Urban Areas (URBAN 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915214v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Area Analysis based on Esprit/Music Methods using Polarimetric Interferometric SAR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
+                <w:t xml:space="preserve">Polarimetric Study of Scattering from Dry Snow Cover in Alpine Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd GRSS/ISPRS Joint Workshop on Remote Sensing and Data Fusion over Urban Areas (URBAN 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916760v1</w:t>
+                <w:t xml:space="preserve">hal-00918526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Study of Scattering from Dry Snow Cover in Alpine Areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Martini</w:t>
+                <w:t xml:space="preserve">Full Polarimetry versus Partial Polarimetry for Quantitative Surface Parameter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -42499,1234 +42499,1234 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918526v1</w:t>
+                <w:t xml:space="preserve">hal-00914863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Polarimetry versus Partial Polarimetry for Quantitative Surface Parameter Estimation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of SAR Response Anisotropic Behavior Using Sub-Aperture Polarimetric Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">POLINSAR 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914863v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of SAR Response Anisotropic Behavior Using Sub-Aperture Polarimetric Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Parameters Retrieval from Polarimetric and Multi-Frequency SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915211v1</w:t>
+                <w:t xml:space="preserve">hal-00914772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Parameters Retrieval from Polarimetric and Multi-Frequency SAR Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">Analysis of Built-Up Areas from Polarimetric Interferometric SAR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914772v1</w:t>
+                <w:t xml:space="preserve">hal-00916768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Built-Up Areas from Polarimetric Interferometric SAR Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Polarimetric Interferometric SAR Data Analysis Based on ESPRIT/MUSIC Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">POLINSAR 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Frascatie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916768v1</w:t>
+                <w:t xml:space="preserve">hal-00916776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Interferometric SAR Data Analysis Based on ESPRIT/MUSIC Methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Reigber</w:t>
+                <w:t xml:space="preserve">Why we do need to place Multi-Band Single and Multiple Pass POLinsSAR Monitoring Platforms into Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLINSAR 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Frascatie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916776v1</w:t>
+                <w:t xml:space="preserve">hal-00914799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why we do need to place Multi-Band Single and Multiple Pass POLinsSAR Monitoring Platforms into Space</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+                <w:t xml:space="preserve">Modelling of the Scatterring by a Smooth Dieletric Cylinder : Study of the Complex Scattering Matrix using two Different Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chênerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLINSAR 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2003, Frascatie, Italy</w:t>
+              <w:t xml:space="preserve">, Jan 2003, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914799v1</w:t>
+                <w:t xml:space="preserve">hal-00919047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the Scatterring by a Smooth Dieletric Cylinder : Study of the Complex Scattering Matrix using two Different Models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Anisotropic Scattering Behaviour using Sub-Arperture Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLINSAR 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919047v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Anisotropic Scattering Behaviour using Sub-Arperture Polarimetric SAR Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inflluence of Resolution Cell Size for Surface Parameters Retrieval from Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W.M. Boerner</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fortuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916724v1</w:t>
+                <w:t xml:space="preserve">hal-00914774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflluence of Resolution Cell Size for Surface Parameters Retrieval from Polarimetric SAR Data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Need for developing multi-band single and multiple pass POLinSAR monitoring platforms in air and space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. M. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hajnsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2003. 2003 IEEE International Geoscience and Remote Sensing Symposium. Proceedings (IEEE Cat. No.03CH37477)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.422-424 vol.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2003.1293796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914774v1</w:t>
+                <w:t xml:space="preserve">hal-01466141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Need for developing multi-band single and multiple pass POLinSAR monitoring platforms in air and space</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Stationary Media Characterization from Polarimetric SAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2003. 2003 IEEE International Geoscience and Remote Sensing Symposium. Proceedings (IEEE Cat. No.03CH37477)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASAR-CEOS 2003 Workshop on Advanced SAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2003.1293796⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01466141v1</w:t>
+                <w:t xml:space="preserve">hal-00916703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-frequency and Polarimetric SAR Data Analysis for Surface Parameters Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Hajnsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -43764,77 +43764,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche polarimétrique du déroulement de phase interférométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -43872,51 +43872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de paramètres physiques d'une surface naturelle à partir de données SAR polarimétriques multifréquentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43967,64 +43967,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation polarimétrique des champs électromagnétiques diffusés par une surface fractale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Breuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44183,51 +44183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse polarimétrique d'images SAR en sous-ouvertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -44265,77 +44265,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Surface Parameters from Multi-frequency and Polarimetric SAR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Hajnsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -44386,51 +44386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Polarimetric SAR Images that Preserves Scattering Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. S. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Grunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44563,51 +44563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation polarimétrique de la diffusion par un volume naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44740,77 +44740,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InSAR Phase Unwrapping : A Polarimetric Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -44848,64 +44848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalage et déroulement de phase en interférométrie SAR : une approche polarimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45064,51 +45064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scene Characterization using Sub-aperture Polarimetric SAR Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45172,64 +45172,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Chirp Scaling and Wavenumber domain algorithms for airborne low frequency SAR data processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Potsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45375,51 +45375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-aperture Polarimetric SAR Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -45451,1190 +45451,1190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised classification and analysis of natural scenes from polarimetric interferometric SAR data</w:t>
+                <w:t xml:space="preserve">Classification of Polarimetric Interferometric SAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. S. Lee</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Sen Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2001. Scanning the Present and Resolving the Future. Proceedings. IEEE 2001 International Geoscience and Remote Sensing Symposium (Cat. No.01CH37217)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Progress In Electromagnetics Research Symposium, PIERS 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Osaka, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466144v1</w:t>
+                <w:t xml:space="preserve">hal-01465586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Polarimetric Interferometric SAR data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction de paramètres physiques d'une surface naturelle à partir de données SAR polarimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jong-Sen Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Progress In Electromagnetics Research Symposium, PIERS 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465586v1</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de paramètres physiques d'une surface naturelle à partir de données SAR polarimétriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Allain</w:t>
+                <w:t xml:space="preserve">La polarimétrie radar appliquée à la télédétection d'environnements naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journ{\'e}e Imagerie Polarim{\'e}trique, GDR ISIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465450v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polarimétrie radar appliquée à la télédétection d'environnements naturels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarimetric Classification of Alpine Terrains at L and C Bands with Application to Snow Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journ{\'e}e Imagerie Polarim{\'e}trique, GDR ISIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">8e Symposium International Mesures physiques et signatures en télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES) Jan 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465573v1</w:t>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Classification of Alpine Terrains at L and C Bands with Application to Snow Monitoring</w:t>
+                <w:t xml:space="preserve">Extraction of surface parameters from SAR data using polarimetric descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Symposium International Mesures physiques et signatures en télédétection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National d'Etudes Spatiales (CNES) Jan 2001, Toulouse, France</w:t>
+              <w:t xml:space="preserve">the International Symposium on Retrieval of Bio- and Geophysical Parameters from SAR Data for Land Applications (SCEOS 2001) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465584v1</w:t>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of surface parameters from SAR data using polarimetric descriptors</w:t>
+                <w:t xml:space="preserve">Multi-baseline polarimetric SAR data classification using the complex Wishart distribution and principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Reigber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. M. Boerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the International Symposium on Retrieval of Bio- and Geophysical Parameters from SAR Data for Land Applications (SCEOS 2001) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2001. Scanning the Present and Resolving the Future. Proceedings. IEEE 2001 International Geoscience and Remote Sensing Symposium (Cat. No.01CH37217)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Sydney, Australia. pp.2712-2714 vol.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2001.978138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465588v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-baseline polarimetric SAR data classification using the complex Wishart distribution and principal component analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Recovery and the Calibration of Fully Polarimetric Scattering Matrix Information in POL-D (RP)- IN/TOMO-SAR Imaging : and its air/space-borne application to geo-environmental background validation, stress assesment and stress change monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.M. Boerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. M. Boerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2001. Scanning the Present and Resolving the Future. Proceedings. IEEE 2001 International Geoscience and Remote Sensing Symposium (Cat. No.01CH37217)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEOS WGCV- SAR Workshop 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466143v1</w:t>
+                <w:t xml:space="preserve">hal-01465454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Recovery and the Calibration of Fully Polarimetric Scattering Matrix Information in POL-D (RP)- IN/TOMO-SAR Imaging : and its air/space-borne application to geo-environmental background validation, stress assesment and stress change monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W.M. Boerner</w:t>
+                <w:t xml:space="preserve">Segmentation of polarimetric SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Grunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEOS WGCV- SAR Workshop 2001</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2001. Scanning the Present and Resolving the Future. Proceedings. IEEE 2001 International Geoscience and Remote Sensing Symposium (Cat. No.01CH37217)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Sydney, Australia. pp.414-416 vol.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2001.976175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465454v1</w:t>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of polarimetric SAR images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised classification and analysis of natural scenes from polarimetric interferometric SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. S. Lee</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2001. Scanning the Present and Resolving the Future. Proceedings. IEEE 2001 International Geoscience and Remote Sensing Symposium (Cat. No.01CH37217)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Sydney, Australia. pp.414-416 vol.1, </w:t>
+              <w:t xml:space="preserve">, 2001, Sydney, Australia. pp.2715-2717 vol.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2001.976175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2001.978139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466142v1</w:t>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised classification of multi-frequency and fully polarimetric SAR images based on the H/A/Alpha-Wishart classifier</w:t>
+                <w:t xml:space="preserve">Dual Polarimetric Image Analysis for SAR Data Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. S. Lee</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2000. IEEE 2000 International Geoscience and Remote Sensing Symposium. Taking the Pulse of the Planet: The Role of Remote Sensing in Managing the Environment. Proceedings (Cat. No.00CH37120)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European SAR Conference EUSAR 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VDE, May 2000, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466147v1</w:t>
+                <w:t xml:space="preserve">hal-01465447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Polarimetric Image Analysis for SAR Data Classification</w:t>
+                <w:t xml:space="preserve">Dual-Image Polarimetric SAR Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European SAR Conference EUSAR 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VDE, May 2000, Munich, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on Antennas and Propagation (ISAP 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465447v1</w:t>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Image Polarimetric SAR Data Analysis</w:t>
+                <w:t xml:space="preserve">Unsupervised classification of multi-frequency and fully polarimetric SAR images based on the H/A/Alpha-Wishart classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pottier</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Antennas and Propagation (ISAP 2000)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2000. IEEE 2000 International Geoscience and Remote Sensing Symposium. Taking the Pulse of the Planet: The Role of Remote Sensing in Managing the Environment. Proceedings (Cat. No.00CH37120)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Hawai, United States. pp.1104-1106 vol.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2000.858036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465448v1</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological classification of natural scenes using multidimensional polarimetric SAR data</w:t>
               </w:r>
@@ -46754,64 +46754,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Proceedings IEEE 1999 International Geoscience and Remote Sensing Symposium, 1999. IGARSS '99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Hamburg, Germany. pp. 1792 - 1794, </w:t>
@@ -46901,51 +46901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA SP 450, 8th CEOS SAR Working Group Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -47022,51 +47022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Progress In Electromagnetics Research Symposium, PIERS 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Nantes, France</w:t>
@@ -47179,51 +47179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2014 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.3998 - 4001, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
@@ -47289,51 +47289,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theme Issue on &amp;quot;Mapping with SAR : Techniques and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Reigber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -47507,380 +47507,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 - SAR Imaging using Coherent Modes of Diversity: SAR Polarimetry, Interferometry and Tomography</w:t>
+                <w:t xml:space="preserve">1 - Synthetic Aperture Radar Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baghdadi; Nicolas and Zribi; Mehrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Remote Sensing of Land Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.67 - 147, 2016, 978-1-78548-159-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Elsevier, pp.1-65, 2016, 978-1-78548-159-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-159-8.50001-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468926v1</w:t>
+                <w:t xml:space="preserve">hal-01468929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 - Synthetic Aperture Radar Imaging</w:t>
+                <w:t xml:space="preserve">2 - Imagerie SAR à modes de diversité cohérents : polarimétrie, interférométrie et tomographie SAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baghdadi; Nicolas and Zribi; Mehrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Remote Sensing of Land Surface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Observation des surfaces continentales par télédétection micro-onde.ă ă Techniques et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE-editions, pp.77 - 154, 2016, 978-1-78548-159-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-159-8.50001-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01468929v1</w:t>
+                <w:t xml:space="preserve">hal-01468927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 - Imagerie SAR à modes de diversité cohérents : polarimétrie, interférométrie et tomographie SAR</w:t>
+                <w:t xml:space="preserve">1 - Imagerie radar à synthèse d'ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baghdadi; Nicolas and Zribi; Mehrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observation des surfaces continentales par télédétection micro-onde.ă ă Techniques et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE-editions, pp.77 - 154, 2016, 978-1-78548-159-8</w:t>
+              <w:t xml:space="preserve">, ISTE-editions, pp.19 - 76, 2016, 978-1-78548-159-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468927v1</w:t>
+                <w:t xml:space="preserve">hal-01468928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 - Imagerie radar à synthèse d'ouverture</w:t>
+                <w:t xml:space="preserve">2 - SAR Imaging using Coherent Modes of Diversity: SAR Polarimetry, Interferometry and Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baghdadi; Nicolas and Zribi; Mehrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observation des surfaces continentales par télédétection micro-onde.ă ă Techniques et méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE-editions, pp.19 - 76, 2016, 978-1-78548-159-8</w:t>
+              <w:t xml:space="preserve">Microwave Remote Sensing of Land Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.67 - 147, 2016, 978-1-78548-159-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468928v1</w:t>
+                <w:t xml:space="preserve">hal-01468926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar Polarimetry Basics and Selected Earth Remote Sensing Applications</w:t>
               </w:r>
@@ -47965,51 +47965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Classification of Natural Scenes from Polarimetric Interferometric SAR Data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -48187,51 +48187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -48363,233 +48363,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional Imaging of Urban Areas Using SAR Correlation Tomographic Technique Based on TSX/TDX Pairs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yue Huang</w:t>
+                <w:t xml:space="preserve">Forest SAR Tomography: Principles and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aghababaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Ferraioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yué Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mariotti d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297042v1</w:t>
+                <w:t xml:space="preserve">hal-02297853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest SAR Tomography: Principles and Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giampaolo Ferraioli</w:t>
+                <w:t xml:space="preserve">Three-dimensional Imaging of Urban Areas Using SAR Correlation Tomographic Technique Based on TSX/TDX Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297853v1</w:t>
+                <w:t xml:space="preserve">hal-02297042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -48781,51 +48781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fallourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB. 2009, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -49020,51 +49020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bottani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17162822" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862666v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Nhi Ngo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3513641" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3485806" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Doblas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mermoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-287-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tebaldini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Manzoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giudici" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3371267" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3298142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Diama Lo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155870" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Longepe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Mouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Husson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3055979" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793062v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3208744" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad El Hage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14174173" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Blomberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M. H. Ulander" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3020775" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Abdo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boutet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain-Bailhache" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13040636" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3044150" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gelas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13010142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoping Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030487" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghababaee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Ferraioli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#233; Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mariotti d'Alessandro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2019.2963093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekhmissi Harkati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2019.0576" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aghababaee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferraioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schirinzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11111288" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oriot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.07.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784051v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouad&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meric" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2824837" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temesgen Gebrie Yitayew" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Dierking" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Divine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbjorn Eltoft" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2839590" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Soja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ulander" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2819884" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10010109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2862365" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unmesh Khati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulab Singh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.07.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2718998" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01277215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Rekioua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.12.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739927v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ric" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB17082402" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Yitayew" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eltoft" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tebaldini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2613900" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137376v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy-Vehel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reigber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2709839" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rocca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariotti d'Alessandro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2488358" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380636v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2016.2595762" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2015_12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Philippets" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.10.026020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240766v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2425658" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Eun Park" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2361144" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D. Navarro-Sanchez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Lopez-Sanchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2253111" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118432v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vu Phan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1975-2014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905963v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paladini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martorella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Berizzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2012.2227894" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142807v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128573v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canbin Hu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangyao Kuang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs5126899" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942837v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Erten" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hellwich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2174155" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2171494" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942830v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paladini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martorella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2181397" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802988v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sauer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reigber" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2011.2147321" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaharyar A. Khwaja" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2111411" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638868v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2100365" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638829v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2101579" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646032v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.375-416" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7SHH10Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506656v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Neumann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2031101" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555857v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duquenoy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2008.0086" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584024v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwu Li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadong Guo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584368v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Martinez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/159350" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584373v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jager" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160902897809" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419546v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518418v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Longepe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411600v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418806v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394185v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256120v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2007.908885" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348858v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leducq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255779v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Hondt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101168v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400967v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419554v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019497v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lee" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Grunes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101120v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Ainsworth" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pottier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400630v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101109v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Titin-Schnaider" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018344v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillaso" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019485v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortuny" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018345v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017891v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912993v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Boerner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466145v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Sen Lee" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.964969" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466146v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03008829" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DDCD9C986318CB6A877C65EA696A1427AD48D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466148v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20001133" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322646v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Morel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabbro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro-Famil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290815v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008570v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cros" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991892v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716642v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10640859" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158235v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Barbu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Vermet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Louvign&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radar58436.2024.10994027" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921869v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Tyack" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984522v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengda Wu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boutet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10640959" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356662v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avrillon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dierking" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss52108.2023.10282153" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056473v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD54643.2022.9924868" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087003v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884243" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217282v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ge" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086995v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ge" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883382" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144111v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aouchiche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD48048.2021.00023" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330222v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323102" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330226v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324367" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297013v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang Xiang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoyang Zhong" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296860v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496272v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496275v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475922v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouetilloux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacrouts" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959779" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277966v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296906v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Schirinzi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296965v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelchmissi Harkati" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495813v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296951v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898998" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296882v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pardini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296958v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Peng" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496684v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Avrillon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495821v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495777v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam El Hajj Chehade" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296946v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137374v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496294v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erxue Chen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengyuan Li" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Lei" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Hong" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137373v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Myrnes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brekke" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petrich" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042531v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harkati" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530499" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496291v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684416v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Dehghani Kodnoeih" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain N&#233;grier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Motta-Cruz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Letestu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018913v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hajj Chehade" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519280" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018911v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8519068" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018916v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fitrzyk" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Louis Desnos" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8517841" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042761v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.D. Kodnoeih" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Negrier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Cruz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Letestu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1007" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478263v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874633v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fitrzyk" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-L. Desnos" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137370v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aouchiche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553021" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296922v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Ngo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moussawi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517464" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01623092v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nicolas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127315" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739937v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Khati" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128192" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496536v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01770196v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EURAD.2017.8249139" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739939v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8126912" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478182v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fouettilloux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lacrouts" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Motyl" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meric" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608059v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128342" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739938v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azcueta" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127493" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555713v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Abakar Issakha" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vincent" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bodereau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535481v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465614v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465611v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368117v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481940" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418435v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Levy Vehel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2016.7729373" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466138v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. d'Alessandro" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729368" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380640v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blomberg" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Soja" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.H. Ulander" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466137v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7728991" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535482v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02134978v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen E." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong W." TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Z." TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466139v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7730487" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465671v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403177v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. M. Dinh" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605309v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Chehade" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Toan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403175v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555721v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Besson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abakar-Issakha" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodereau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2016.7906002" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418677v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466140v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adnet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281850v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142731v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142773v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279738v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2194781" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279737v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desodt" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf.2015.7411891" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279742v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fuchs" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Donald Migliore" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304585" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279739v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02134968v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279744v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7327025" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279741v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346230" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142727v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253626v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253604v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279745v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Porfiri" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245755" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279740v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346294" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142722v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279743v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Lahlou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326019" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142788v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142779v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142782v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145341v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142776v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cochin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Louvigne" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbri" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142781v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142749v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104803v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947546" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142787v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aouiche" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142777v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142751v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118453v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947629" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142784v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142778v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142786v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142789v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leconte" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142792v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142793v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953770v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721136" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142794v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142748v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142797v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bellez" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142799v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142796v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142638v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Anfinsen" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142652v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142635v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Moen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doulgeris" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerland" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142795v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142590v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142657v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142800v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142801v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grahn" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949804v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chesnokova" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Hajnsek" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142805v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949798v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351590" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949829v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907574v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907581v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949820v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142804v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145337v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646098v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803748v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620881v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ledo" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944598v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cristallini" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastina" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombardo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944594v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640866v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646175v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640864v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949846v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lardeux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640859v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640761v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640872v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049318" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640768v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985443v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Cao" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049376" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145338v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557881v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556549v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507077v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651074" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507088v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507074v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507089v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507065v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colone" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511436v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504655v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511539v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506935v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653918" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507067v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945553v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.873222" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464547v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Daniel" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464676v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419570v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394188v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419062v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525435v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Cloude" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419043v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419081v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358867v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464558v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419035v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464665v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419085v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419088v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morisseau" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464560v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Park" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464669v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419086v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419053v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419033v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348972v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349108v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chen" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348927v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prats" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348886v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349120v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Li" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tian" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pang" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348871v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348863v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348889v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349053v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689892v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaharyar Khwaja" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349138v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348880v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348931v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348883v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Souyris" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348868v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348893v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464332v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348890v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348971v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348860v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256045v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256012v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255829v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175606v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175605v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419135v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256011v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256020v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256018v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255822v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256008v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178399v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long&#233;p&#233;" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175610v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255866v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175953v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176459v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176469v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175955v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176450v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101429v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101242v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101290v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101400v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101433v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101427v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maria" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fuchs" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101497v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101501v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101495v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101296v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504572v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101309v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101276v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Papathanassiou" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101432v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101300v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Hamasaki" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sato" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401498v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niang" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101267v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101480v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711147v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101406v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101303v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419571v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101294v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101420v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101281v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kugler" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019431v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moreira" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019149v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018392v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419577v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019152v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019141v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019159v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419607v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lumsdon" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moshammer" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas P. Papathanassiou" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419591v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niang" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018389v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019151v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419642v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Morisaki" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017997v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101256v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419585v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biber" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dall" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419598v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419596v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019153v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019156v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019428v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020346v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020215v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101228v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019155v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019144v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419575v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Skriver" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toan" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018396v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465601v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumsdon Parivash" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshammer Ralf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419632v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419603v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101212v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019430v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019563v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018349v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019429v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419616v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreira" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Papathanassiou" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017996v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419625v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018398v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019146v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101246v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020344v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mette" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838250v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luneburg" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.S. Zhou" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906405v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836898v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848192v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848219v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838050v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870421v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908027v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848079v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848225v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Landeau" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Traon" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847220v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870401v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907929v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838031v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838041v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847492v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906061v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908035v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847219v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906120v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906403v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916703v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915907v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915196v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corr" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoekman" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Partington" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915214v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916760v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918526v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914863v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breuer" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915211v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914772v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916768v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916776v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914799v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919047v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ch&#234;nerie" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916724v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914774v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466141v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Boerner" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Papathanassiou" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hajnsek" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2003.1293796" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936215v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960049v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959265v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959292v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruniquel" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936935v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959460v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936223v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953210v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Lee" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936124v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960800v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963442v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945137v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960066v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936956v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936988v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958715v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potsis" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Uzunoglou" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936928v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936976v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466144v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2001.978139" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465586v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465450v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465573v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465584v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465588v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466143v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2001.978138" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465454v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466142v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Grunes" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2001.976175" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466147v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2000.858036" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465447v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465448v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465322v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saillard" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465337v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1999.772097" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465445v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corgier" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465319v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landeau Thierry" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118455v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947362" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430946v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496220v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Anfinsen" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Doulgeris" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66330-2_5" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468926v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468929v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-159-8.50001-3" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468927v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468928v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142806v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787252v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787236v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623661v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420630v2" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297042v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297853v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525453v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485794v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bottani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17162822" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862666v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Nhi Ngo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3513641" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Doblas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mermoz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-287-2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tebaldini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Manzoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giudici" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3371267" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796744v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2024.3485806" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3298142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Longepe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Mouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Husson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3055979" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Diama Lo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155870" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793062v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3208744" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad El Hage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14174173" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3044150" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gelas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13010142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158184v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoping Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030487" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Abdo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boutet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain-Bailhache" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13040636" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Blomberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M. H. Ulander" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3020775" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghababaee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Ferraioli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#233; Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mariotti d'Alessandro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2019.2963093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekhmissi Harkati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2019.0576" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aghababaee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferraioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schirinzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11111288" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oriot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.07.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784051v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouad&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meric" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2824837" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temesgen Gebrie Yitayew" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Dierking" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Divine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbjorn Eltoft" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2839590" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Soja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ulander" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2819884" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10010109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2862365" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2718998" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01277215v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Rekioua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.12.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB17082402" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Yitayew" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eltoft" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tebaldini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2613900" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137376v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy-Vehel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reigber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2709839" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622074v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unmesh Khati" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulab Singh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.07.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rocca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mariotti d'Alessandro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2488358" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380636v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2016.2595762" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281854v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2015_12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Philippets" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.10.026020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Eun Park" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2361144" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2425658" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor D. Navarro-Sanchez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Lopez-Sanchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2253111" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118432v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vu Phan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-8-1975-2014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142807v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128573v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canbin Hu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangyao Kuang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs5126899" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paladini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martorella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Berizzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2012.2227894" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942856v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2171494" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942830v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paladini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martorella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2181397" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942837v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Erten" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Hellwich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2174155" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802988v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sauer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reigber" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2011.2147321" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaharyar A. Khwaja" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2011.2111411" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638868v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2100365" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638829v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2101579" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646032v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.28.375-416" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J7SHH10Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555857v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duquenoy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2008.0086" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584024v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwu Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadong Guo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584368v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Martinez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/159350" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584373v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jager" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Neumann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160902897809" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506656v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2009.2031101" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419546v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518418v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Longepe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411600v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418806v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394185v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256120v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2007.908885" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348858v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leducq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255779v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Hondt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419554v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019497v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lee" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Grunes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101120v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Ainsworth" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126560v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pottier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400630v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101109v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Titin-Schnaider" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018344v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillaso" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400967v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101168v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019485v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortuny" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018345v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017891v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912993v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Boerner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466145v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Sen Lee" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.964969" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466146v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03008829" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DDCD9C986318CB6A877C65EA696A1427AD48D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466148v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20001133" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322646v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Morel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabbro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro-Famil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290815v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008570v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cros" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991892v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716642v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10640859" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158235v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Barbu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Vermet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Louvign&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radar58436.2024.10994027" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921869v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Tyack" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984522v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengda Wu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boutet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10640959" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356662v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avrillon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dierking" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss52108.2023.10282153" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087003v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884243" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217282v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ge" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086995v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ge" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883382" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD54643.2022.9924868" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144111v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aouchiche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD48048.2021.00023" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330222v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323102" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330226v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324367" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296860v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496272v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496275v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475922v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fouetilloux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacrouts" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959779" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277966v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296906v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Schirinzi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296951v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898998" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296965v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelchmissi Harkati" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495813v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296882v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pardini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296958v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Peng" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496684v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Avrillon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495821v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495777v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam El Hajj Chehade" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296946v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297013v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang Xiang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoyang Zhong" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496294v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erxue Chen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengyuan Li" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Lei" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Hong" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137373v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Myrnes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brekke" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petrich" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042531v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harkati" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530499" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496291v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684416v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Dehghani Kodnoeih" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain N&#233;grier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Motta-Cruz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Letestu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018913v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hajj Chehade" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519280" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018911v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8519068" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018916v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fitrzyk" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Louis Desnos" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8517841" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042761v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.D. Kodnoeih" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Negrier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Cruz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Letestu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1007" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478263v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874633v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fitrzyk" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-L. Desnos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137370v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aouchiche" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Adnet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553021" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296922v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Ngo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moussawi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517464" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137374v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739937v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Khati" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singh" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128192" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496536v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01770196v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EURAD.2017.8249139" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739939v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8126912" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478182v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fouettilloux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lacrouts" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Motyl" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meric" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608059v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128342" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739938v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azcueta" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127493" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555713v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Abakar Issakha" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vincent" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bodereau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01623092v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nicolas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127315" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465611v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368117v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481940" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418435v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Levy Vehel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2016.7729373" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466138v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. d'Alessandro" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729368" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380640v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blomberg" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Soja" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.H. Ulander" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466137v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7728991" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535482v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02134978v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen E." TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong W." TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Z." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466139v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7730487" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465671v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403177v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. M. Dinh" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605309v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Chehade" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Toan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403175v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555721v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Besson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abakar-Issakha" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodereau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2016.7906002" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418677v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466140v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adnet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465614v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535481v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142773v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279738v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2194781" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279737v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desodt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf.2015.7411891" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279742v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fuchs" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Donald Migliore" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304585" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279739v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02134968v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279744v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7327025" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279741v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346230" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279740v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346294" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142727v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279745v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Porfiri" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245755" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253626v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Karbou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253604v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142722v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279743v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Lahlou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326019" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281850v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142731v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145341v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142776v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cochin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Louvigne" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabbri" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142781v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142749v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104803v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947546" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142787v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aouiche" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142777v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142751v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118453v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947629" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142784v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142778v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142786v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142789v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leconte" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142782v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142788v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142779v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142793v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953770v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6721136" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142794v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142748v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142797v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bellez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142799v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142796v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142638v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Anfinsen" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142652v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142795v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142635v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Moen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doulgeris" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerland" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142590v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142657v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142800v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142801v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grahn" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142792v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949829v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907574v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907581v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949820v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142804v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145337v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949804v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chesnokova" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Hajnsek" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949798v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351590" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142805v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620881v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ledo" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944598v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cristallini" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastina" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombardo" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944594v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640866v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646175v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640864v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949846v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lardeux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640859v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640761v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640872v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049318" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640768v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985443v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Cao" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049376" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646098v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803748v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145338v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557881v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556549v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507077v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651074" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507088v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507089v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507074v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507065v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colone" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511436v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504655v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511539v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506935v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653918" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507067v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945553v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.873222" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419570v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394188v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419062v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525435v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Cloude" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419043v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419081v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358867v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Daniel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464558v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464665v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419035v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419085v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419088v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morisseau" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464560v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Park" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464669v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419086v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419053v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419033v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464676v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464547v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348927v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prats" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348886v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349120v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chen" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Li" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tian" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pang" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348871v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348863v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348889v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349053v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689892v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaharyar Khwaja" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349138v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348880v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348883v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Souyris" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348931v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348868v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348893v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464332v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348890v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348971v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348860v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348972v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349108v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175605v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419135v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256011v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256020v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256018v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255822v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256008v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178399v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long&#233;p&#233;" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175610v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255866v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175953v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176459v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175955v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176469v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176450v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255829v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256045v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256012v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175606v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101400v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101433v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101427v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maria" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fuchs" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101497v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101501v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101495v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101296v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504572v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101309v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101276v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Papathanassiou" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101432v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101300v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Hamasaki" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sato" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401498v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niang" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101480v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101267v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711147v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101406v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101303v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419571v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101294v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101420v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101281v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kugler" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101429v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101290v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101242v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019152v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019141v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019159v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419607v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lumsdon" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moshammer" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas P. Papathanassiou" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419591v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niang" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018389v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019151v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419642v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Morisaki" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moreira" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017997v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101256v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419585v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biber" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dall" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419598v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419596v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019153v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019156v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019428v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020346v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020215v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101228v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019155v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019144v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419575v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Skriver" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toan" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018396v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101212v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419632v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419603v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019430v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019563v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465601v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumsdon Parivash" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshammer Ralf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018349v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019429v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419616v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreira" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Papathanassiou" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017996v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419625v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018398v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019146v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101246v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020344v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mette" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018392v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019431v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019149v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419577v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836898v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848192v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848219v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838050v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870421v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908027v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848079v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848225v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Landeau" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Traon" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847220v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870401v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838041v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847492v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838031v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907929v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906061v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908035v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847219v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906120v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906403v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906405v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838250v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luneburg" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.S. Zhou" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915907v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915196v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corr" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoekman" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Partington" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915214v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916760v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918526v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914863v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breuer" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915211v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914772v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916768v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916776v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914799v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919047v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirion" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ch&#234;nerie" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916724v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914774v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466141v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Boerner" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Papathanassiou" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hajnsek" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2003.1293796" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916703v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936215v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960049v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959265v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959292v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruniquel" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936935v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959460v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936223v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953210v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Lee" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936124v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960800v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963442v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945137v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960066v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936956v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936988v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958715v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potsis" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Uzunoglou" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936928v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936976v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465586v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465450v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465573v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465584v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465588v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466143v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2001.978138" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465454v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466142v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Grunes" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2001.976175" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466144v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2001.978139" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465447v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465448v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466147v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2000.858036" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465322v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saillard" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465337v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1999.772097" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465445v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corgier" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465319v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landeau Thierry" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118455v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947362" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430946v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496220v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Anfinsen" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Doulgeris" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66330-2_5" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468929v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-159-8.50001-3" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468927v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468928v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468926v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142806v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787252v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787236v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623661v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420630v2" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297853v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297042v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525453v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485794v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>