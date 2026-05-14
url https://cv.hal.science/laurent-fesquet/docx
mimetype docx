--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -1023,689 +1023,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trojan Detection Test for Clockless Circuits</w:t>
+                <w:t xml:space="preserve">Clocked and event-driven redundant adjustable precision computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aquino Guazzelli</w:t>
+                <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
+                <w:t xml:space="preserve">M. Ezzadeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
+                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10836-020-05857-6⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111, pp.113729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472910v1</w:t>
+                <w:t xml:space="preserve">hal-02900886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clocked and event-driven redundant adjustable precision computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trojan Detection Test for Clockless Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aquino Guazzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Skaf</w:t>
+                <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ezzadeen</w:t>
+                <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
+                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 111, pp.113729. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10836-020-05857-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900886v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Based Reliability Assessment Method for Detection of Permanent Faults in Clockless Circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
+                <w:t xml:space="preserve">Variance Analysis in 3D Integration: A statistically Unified Model with Distance Correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ayres de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Batude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.06.057⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (1), pp.633 - 640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2018.2879680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080316v1</w:t>
+                <w:t xml:space="preserve">hal-01971015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Level Current Modeling for Shaping Electromagnetic Emissions in Micropipeline Circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Engels</w:t>
+                <w:t xml:space="preserve">Learning-Based Reliability Assessment Method for Detection of Permanent Faults in Clockless Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aquino Guazzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jlpea9010006⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.06.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165140v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance Analysis in 3D Integration: A statistically Unified Model with Distance Correlations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Borot</w:t>
+                <w:t xml:space="preserve">A High Level Current Modeling for Shaping Electromagnetic Emissions in Micropipeline Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 66 (1), pp.633 - 640. </w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2018.2879680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jlpea9010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971015v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A body built-in cell for detecting transient faults and dynamically biasing subcircuits of integrated systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 88-90, pp.122-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2157,64 +2157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures of Bulk Built-In Current Sensors for Detection of Transient Faults in Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sill Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2299,51 +2299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting reliable features of asynchronous circuits for designing low-voltage components in FD-SOI technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rolloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4991,398 +4991,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven Processing Element for Sparse Convolutional Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing asynchronous circuits with standard EDA tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Merio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Engels</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE International NEWCAS Conference (NewCAS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">37th Symposim on Integrated Circuits and Systems Design (SBCCI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SB Micro, Sep 2024, João Pessoa, Brazil, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791419v1</w:t>
+                <w:t xml:space="preserve">hal-04791450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing Images with Event-Based Techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-driven Processing Element for Sparse Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Merio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Welzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sauer de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR IASIS, Capteurs de vision et caméra intelligentes - Focus Architectures pour la Vision et l'IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd IEEE International NEWCAS Conference (NewCAS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791293v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing asynchronous circuits with standard EDA tools</w:t>
+                <w:t xml:space="preserve">Sensing Images with Event-Based Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akrarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Symposim on Integrated Circuits and Systems Design (SBCCI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SB Micro, Sep 2024, João Pessoa, Brazil, Brazil</w:t>
+              <w:t xml:space="preserve">GdR IASIS, Capteurs de vision et caméra intelligentes - Focus Architectures pour la Vision et l'IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791450v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Control Law for N-Path Mixer Switches Enhancing Harmonic Rejection</w:t>
               </w:r>
@@ -5552,277 +5552,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard EDA tools based asynchronous design flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Godard</w:t>
+                <w:t xml:space="preserve">Spiking Neuron Model for Event-Based Vision : Examples, Training and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Merio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Engels</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Welzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sauer de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IP-SoC Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GdR IASIS, Capteurs de vision et caméra intelligentes - Focus Architectures pour la Vision et l'IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851132v1</w:t>
+                <w:t xml:space="preserve">hal-04791324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiking Neuron Model for Event-Based Vision : Examples, Training and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standard EDA tools based asynchronous design flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Merio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Tran</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR IASIS, Capteurs de vision et caméra intelligentes - Focus Architectures pour la Vision et l'IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">IP-SoC Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791324v1</w:t>
+                <w:t xml:space="preserve">hal-04851132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise Time-of-Flight Measurements Using a Novel High-Resolution Time-to-Digital Converter Architecture</w:t>
               </w:r>
@@ -6005,355 +6005,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Digital N-Path Mixers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Podevin</w:t>
+                <w:t xml:space="preserve">Low-Throughput Event-Based Image Sensors and Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akrarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Conference on Design of Circuits and Integrated Systems (DCIS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10137168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331937v1</w:t>
+                <w:t xml:space="preserve">hal-04143308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Throughput Event-Based Image Sensors and Processing</w:t>
+                <w:t xml:space="preserve">Gestion du flot de conception sur une plateforme CAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes journées pédagogiques du CNFM (JPCNFM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143308v1</w:t>
+                <w:t xml:space="preserve">hal-04332013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion du flot de conception sur une plateforme CAO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Making Digital N-Path Mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéssica Gonsalves Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes journées pédagogiques du CNFM (JPCNFM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">38th Conference on Design of Circuits and Integrated Systems (DCIS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332013v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven Pruning for Bundled-data Circuits</w:t>
               </w:r>
@@ -6969,51 +6969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7297,51 +7297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7698,616 +7698,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asynchronous hybrid pixel image sensor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Sicard</w:t>
+                <w:t xml:space="preserve">An Energy Efficient Multi-Rail Architecture for Stochastic Computing: A Bayesian Sensor Fusion Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE International Symposium on Asynchronous Circuits and Systems (ASYNC 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASYNC48570.2021.00016⟩</w:t>
+              <w:t xml:space="preserve">28th IEEE International Conference on Electronics Circuits and Systems (ICECS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432105v1</w:t>
+                <w:t xml:space="preserve">hal-03662362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid event-based pixel for low-power image Sensing</w:t>
+                <w:t xml:space="preserve">An asynchronous hybrid pixel image sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akrarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Margotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sicard</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE International Conference on Electronics Circuits and Systems (ICECS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates. </w:t>
+              <w:t xml:space="preserve">27th IEEE International Symposium on Asynchronous Circuits and Systems (ASYNC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASYNC48570.2021.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662342v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between an ASK Event-Based Demodulation and a Digital IQ Demodulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Engels</w:t>
+                <w:t xml:space="preserve">A hybrid event-based pixel for low-power image Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akrarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Margotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Event-Based Control, Communication, and Signal Processing (EBCCSP 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EBCCSP53293.2021.9502367⟩</w:t>
+              <w:t xml:space="preserve">28th IEEE International Conference on Electronics Circuits and Systems (ICECS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432059v1</w:t>
+                <w:t xml:space="preserve">hal-03662342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Timed Ring Oscillator Based Time-to-Digital Converter: a 0.35μm CMOS Proof-of-Concept Prototype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oussama Elissati</w:t>
+                <w:t xml:space="preserve">Comparison between an ASK Event-Based Demodulation and a Digital IQ Demodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Instrumentation &amp; Measurement Technology Conference (I2MTC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Glasgow, United Kingdom. </w:t>
+              <w:t xml:space="preserve">7th International Conference on Event-Based Control, Communication, and Signal Processing (EBCCSP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Krakow, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/I2MTC50364.2021.9460031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP53293.2021.9502367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352864v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy Efficient Multi-Rail Architecture for Stochastic Computing: A Bayesian Sensor Fusion Case Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Laurent</w:t>
+                <w:t xml:space="preserve">Self-Timed Ring Oscillator Based Time-to-Digital Converter: a 0.35μm CMOS Proof-of-Concept Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia El Hadbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Elissati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE International Conference on Electronics Circuits and Systems (ICECS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates. </w:t>
+              <w:t xml:space="preserve">IEEE International Instrumentation &amp; Measurement Technology Conference (I2MTC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Glasgow, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/I2MTC50364.2021.9460031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662362v1</w:t>
+                <w:t xml:space="preserve">hal-03352864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Continuous TDC Measurement Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8488,51 +8488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Al Shakoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8704,64 +8704,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Event Based Image Sensor with Spatial and Temporal Redundancy Suppression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akrarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Margotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8929,51 +8929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbiterless Event-Based Imager Architecture with temporal and spatial redundancies suppression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akrarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Margotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9059,64 +9059,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Decoudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rolloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9325,938 +9325,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Event Based Image Sensor Architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Sicard</w:t>
+                <w:t xml:space="preserve">On-Line Adjustable Precision Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ezzadeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPSoC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Design &amp; Technologies of Integrated Systems (DTIS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956168v1</w:t>
+                <w:t xml:space="preserve">hal-02169965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Adjustable Precision Computing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
+                <w:t xml:space="preserve">Skilled manpower shortage in microelectronics A challenge for the french education microelectronics network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Bsiesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design &amp; Technologies of Integrated Systems (DTIS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Information Technology Based Higher Education and Training, ITHET 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Magdeburg, Germany. pp.8937384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITHET46829.2019.8937384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169965v1</w:t>
+                <w:t xml:space="preserve">hal-02472806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skilled manpower shortage in microelectronics A challenge for the french education microelectronics network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+                <w:t xml:space="preserve">A Novel Event Based Image Sensor Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akrarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Bsiesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Information Technology Based Higher Education and Training, ITHET 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPSoC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITHET46829.2019.8937384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02472806v1</w:t>
+                <w:t xml:space="preserve">hal-02956168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microelectronics at the heart of the digital society: technological and training challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asynchronous circuits for new computation paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simatic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th SBMicro – Symposium on Microelectronics and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Sao Paolo, Brazil</w:t>
+              <w:t xml:space="preserve">IEEE International Nanodevices &amp; Computing Conference (INC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170143v1</w:t>
+                <w:t xml:space="preserve">hal-02165199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Event-Based Strategy for ASK demodulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">A Distributed Body-Biasing Strategy for Asynchronous Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Decoudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rolloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Event-Based Control, Communication, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">27th IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-SoC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Cuzco, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157360v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous circuits for new computation paradigms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning-Based Reliability Assessment Method for Detection of Permanent Faults in Clockless Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aquino Guazzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Nanodevices &amp; Computing Conference (INC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">30th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165199v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Body-Biasing Strategy for Asynchronous Circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microelectronics at the heart of the digital society: technological and training challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-SoC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Cuzco, Peru</w:t>
+              <w:t xml:space="preserve">34th SBMicro – Symposium on Microelectronics and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Sao Paolo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170157v1</w:t>
+                <w:t xml:space="preserve">hal-02170143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Based Reliability Assessment Method for Detection of Permanent Faults in Clockless Circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
+                <w:t xml:space="preserve">An Event-Based Strategy for ASK demodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Event-Based Control, Communication, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165113v1</w:t>
+                <w:t xml:space="preserve">hal-02157360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring a Non-conventional Testing Technique for Asynchronous Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aquino Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10981,64 +10981,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic sampling machine for Bayesian inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11128,51 +11128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Ezzadeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11204,524 +11204,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Flow for Shaping Electromagnetic Emissions in Micropipeline Circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Engels</w:t>
+                <w:t xml:space="preserve">Infinite Impulse Response Filters for Nonuniform Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Symposium on Asynchronous Circuits and Systems (ASYNC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Advances in Signal, Image and Video Processing (SIGNAL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France. pp.67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726928v1</w:t>
+                <w:t xml:space="preserve">hal-01802340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Impulse Response Filters for Nonuniform Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+                <w:t xml:space="preserve">A Design Flow for Shaping Electromagnetic Emissions in Micropipeline Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advances in Signal, Image and Video Processing (SIGNAL 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nice, France. pp.67-72</w:t>
+              <w:t xml:space="preserve">24th IEEE International Symposium on Asynchronous Circuits and Systems (ASYNC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802340v1</w:t>
+                <w:t xml:space="preserve">hal-01726928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level Shifter Architecture for Dynamically Biasing Ultra-Low Voltage Subcircuits of Integrated Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategy for Higher Education in electronic Circuits and Systems in the perspective of the up-coming digital society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits &amp; Systems (ISCAS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 9th Latin American Symposium on Circuits &amp; Systems (LASCAS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Puerto Vallarta, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lascas.2018.8399942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726964v1</w:t>
+                <w:t xml:space="preserve">hal-01726789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The practice in microelectronics: a mandatory complement of the online courses in the context of digital society</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Level Shifter Architecture for Dynamically Biasing Ultra-Low Voltage Subcircuits of Integrated Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rolloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Symposium on Microelectronics Technology and Devices (SBMICRO 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits &amp; Systems (ISCAS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827908v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy for Higher Education in electronic Circuits and Systems in the perspective of the up-coming digital society</w:t>
+                <w:t xml:space="preserve">The practice in microelectronics: a mandatory complement of the online courses in the context of digital society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Hébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 9th Latin American Symposium on Circuits &amp; Systems (LASCAS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Puerto Vallarta, Mexico. </w:t>
+              <w:t xml:space="preserve">33rd Symposium on Microelectronics Technology and Devices (SBMICRO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bento Gonçalves - Rio Grande do Sul, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/lascas.2018.8399942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/sbmicro.2018.8511430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726789v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing and sampling for low-power applications</w:t>
               </w:r>
@@ -12104,77 +12104,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-Intrusive Testing Technique for Detection of Trojans in Asynchronous Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12212,77 +12212,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A body built-in cell for detecting transient faults and dynamically biasing subcircuits of integrated systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF'2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12415,51 +12415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping Electromagnetic Emissions of Event-Driven Circuits Thanks to Genetic Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12510,90 +12510,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine Grain Body-Biasing: A strategy for asynchronous circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12644,51 +12644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-based processing: a new paradigm for low-power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12955,77 +12955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking of shared and distributed memory strategy for stochastic Bayesian machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hirtzlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13080,51 +13080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cognitive stochastic machine based on Bayesian inference: a behavioral analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Faix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13195,1083 +13195,1083 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From events to data-driven processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-the-fly and sub-gate-delay resolution TDC based on self-timed ring: A proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia El Hadbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Elissati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simatic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Event-Based Control, Communication and Signal Processing (EBCCSP 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.305-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514219v1</w:t>
+                <w:t xml:space="preserve">hal-01627367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-fly and sub-gate-delay resolution TDC based on self-timed ring: A proof of concept</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assia El Hadbi</w:t>
+                <w:t xml:space="preserve">From events to data-driven processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simatic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Conference on Event-Based Control, Communication and Signal Processing (EBCCSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Funchal, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627367v1</w:t>
+                <w:t xml:space="preserve">hal-01514219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Subthreshold 30pJ/bit Self-timed Ring Based True Random Number Generator for Internet of Everything</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CAR: on the highway towards desynchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Eberhardt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Salgado</w:t>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (IEEE S3S)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/S3S.2017.8308744⟩</w:t>
+              <w:t xml:space="preserve">24th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Batumi, Georgia. pp.339-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2017.8292047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627338v1</w:t>
+                <w:t xml:space="preserve">hal-01626177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEFI-FINMINA: a French educative project for the awareness, innovation and multidisciplinarity in microelectronics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Bsiesy</w:t>
+                <w:t xml:space="preserve">High Level Synthesis of an Event-Driven Windowing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pradarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Association for Education in Electrical and Information Engineering Annual Conference (EAEEIE 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EAEEIE.2017.8768621⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Event-Based Control, Communication and Signal Processing (EBCCSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Funchal, Portugal. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2017.8022807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827895v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAR: on the highway towards desynchronization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Maure</w:t>
+                <w:t xml:space="preserve">Detection of Layout-Level Trojans by Injecting Current Into Substrate and Digitally Monitoring Built-In Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Design Automation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Austin, TX, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626177v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Synthesis of an Event-Driven Windowing Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Simatic</w:t>
+                <w:t xml:space="preserve">Event-Based Design Strategy for Circuit Electromagnetic Compatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Event-Based Control, Communication and Signal Processing (EBCCSP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Funchal, Portugal. pp.1-8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2017.8022807⟩</w:t>
+              <w:t xml:space="preserve">, May 2017, Funchal, Portugal. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2017.8022808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514220v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Layout-Level Trojans by Injecting Current Into Substrate and Digitally Monitoring Built-In Sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Body Bias Control Cells based on Negative- and Positive-Level Shifter Architectures in Technology FD-SOI 28 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rolloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Automation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Austin, TX, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627374v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based Design Strategy for Circuit Electromagnetic Compatibility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Engels</w:t>
+                <w:t xml:space="preserve">IDEFI-FINMINA: a French educative project for the awareness, innovation and multidisciplinarity in microelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Bsiesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pradarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Event-Based Control, Communication and Signal Processing (EBCCSP 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2017.8022808⟩</w:t>
+              <w:t xml:space="preserve">27th European Association for Education in Electrical and Information Engineering Annual Conference (EAEEIE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EAEEIE.2017.8768621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514356v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Bias Control Cells based on Negative- and Positive-Level Shifter Architectures in Technology FD-SOI 28 nm</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Subthreshold 30pJ/bit Self-timed Ring Based True Random Number Generator for Internet of Everything</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coustans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Eberhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (IEEE S3S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, San Francisco, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/S3S.2017.8308744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721072v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-timed Ring based True Random Number Generator: Threat model and countermeasures</w:t>
               </w:r>
@@ -14283,51 +14283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14374,64 +14374,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Layout-Level Trojans by Monitoring Substrate with Preexisting Built-in Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14478,103 +14478,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine Body Biasing Island Strategy in FD-SOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rolloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IP-SoC Conference (IP-SOC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Grenoble, France</w:t>
@@ -14616,64 +14616,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back-end Limitations in Advanced Nodes and Alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14767,51 +14767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14949,51 +14949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian stochastic machine for sound source localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15412,90 +15412,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-driven Image Sensor Application: Event-driven Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Event Based Control, Communication and Signal Processing (EBCCSP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Funchal, Portugal. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15627,317 +15627,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level synthesis for event-based systems</w:t>
+                <w:t xml:space="preserve">AHLS_DESYNC: A Desynchronization Tool For High-Level Synthesis of Asynchronous Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Event-Based Control, Communications, and Signal Processing (EBCCSP 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Design, Automation and Test in Europe (DATE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345745v1</w:t>
+                <w:t xml:space="preserve">hal-01293842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AHLS_DESYNC: A Desynchronization Tool For High-Level Synthesis of Asynchronous Circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+                <w:t xml:space="preserve">MOOC and practices in electrical and information engineering: Complementary approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation and Test in Europe (DATE 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Information Technology Based Higher Education and Training, ITHET 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITHET.2016.7760732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293842v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOOC and practices in electrical and information engineering: Complementary approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+                <w:t xml:space="preserve">High-level synthesis for event-based systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simatic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Information Technology Based Higher Education and Training, ITHET 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Istanbul, Turkey. </w:t>
+              <w:t xml:space="preserve">Second International Conference on Event-Based Control, Communications, and Signal Processing (EBCCSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Krakow, Poland. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITHET.2016.7760732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2016.7605252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484547v1</w:t>
+                <w:t xml:space="preserve">hal-01345745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in Higher Education: specificity of the microelectronics field</w:t>
               </w:r>
@@ -16014,64 +16014,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QDI asynchronous circuits for low power applications: a comparative study in technology FD-SOI 28 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16109,77 +16109,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Tri-State Logic Trojans Able to Upset Properties of Ring Oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16252,51 +16252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16373,51 +16373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Roshdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16568,51 +16568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-power event-driven image sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16676,51 +16676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16780,64 +16780,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of granularity for automatic biasing control in FDSOI technology with low-voltage supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rolloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16875,77 +16875,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Low-Voltage Scaling in Synchronous and Asynchronous FD-SOI Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17204,51 +17204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Fully Asynchronous Image Sensor Reading System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro M.G. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17315,584 +17315,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines on 3D VLSI design regarding the intermediate BEOL process influence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Borot</w:t>
+                <w:t xml:space="preserve">Data Sampling and Processing: Uniform vs. Non-Uniform Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Beyrouthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cibrario</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IEEE International Conference on Event-Based Control, Communication, and Signal Processing (EBCCSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Krakow, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2015.7300665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393435v1</w:t>
+                <w:t xml:space="preserve">hal-01293879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting reliable features of asynchronous circuits for designing low-voltage components in FD-SOI technology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sampling circuits for 1D and 2D sensors for low-power purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darwish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Sampling Theory and Applications (SampTA'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Washington, DC, United States. pp.430-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393437v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Proposition on Hardware Trojan Activation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+                <w:t xml:space="preserve">Guidelines on 3D VLSI design regarding the intermediate BEOL process influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cibrario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sonoma Valley, CA, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524097v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Sampling and Processing: Uniform vs. Non-Uniform Schemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha Beyrouthy</w:t>
+                <w:t xml:space="preserve">Exploiting reliable features of asynchronous circuits for designing low-voltage components in FD-SOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rolloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Conference on Event-Based Control, Communication, and Signal Processing (EBCCSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293879v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling circuits for 1D and 2D sensors for low-power purpose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Proposition on Hardware Trojan Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Sampling Theory and Applications (SampTA'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Washington, DC, United States. pp.430-434</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187353v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flot de conception pour l'ultra-faible consommation : échantillonage non-uniforme et électronique asynchrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18224,51 +18224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Fully Asynchronous Image Sensor Reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18384,51 +18384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Aktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-SoC'15) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Daejeon, North Korea</w:t>
@@ -18546,139 +18546,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards multidisciplinarity for microelectronics education: a strategy of the French national network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+                <w:t xml:space="preserve">A Self-timed Ring based True Random Number Generator with Monitoring and Entropy Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Microelectronic Systems Education (MSE'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Pittsburgh, PA, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">University Booth at DATE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.session UB02.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187288v1</w:t>
+                <w:t xml:space="preserve">hal-01166869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RTL Simulation of an Asynchronous Reading Architecture for an Event-driven Image Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18693,195 +18719,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IEEE International Conference on Event-Based Control, Communication and Signal Processing (EBCCSP'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-timed Ring based True Random Number Generator with Monitoring and Entropy Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Cherkaoui</w:t>
+                <w:t xml:space="preserve">Towards multidisciplinarity for microelectronics education: a strategy of the French national network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">University Booth at DATE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.session UB02.1</w:t>
+              <w:t xml:space="preserve">International Conference on Microelectronic Systems Education (MSE'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Pittsburgh, PA, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166869v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RTL Simulation of an Asynchronous Reading Architecture for an Event-driven Image Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19166,51 +19166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugdual Le Pelleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Beyrouthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19447,51 +19447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low data rate architecture for smart image sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19542,51 +19542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asynchronous CMOS probabilistic computer Idea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19676,51 +19676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Bsiesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual EAEEIE’14 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cesmes, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19866,51 +19866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-level Crossing Sampling Scheme for Low Data Rate Image Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20013,51 +20013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chagoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IEEE International Conference on Electronics Circuits and Systems (ICECS'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Marseille, France. pp.379-382</w:t>
@@ -20439,502 +20439,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical recovery of input nonlinearity in distributed element models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Very High Speed True Random Number Generator with Entropy Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sliwinski</w:t>
+                <w:t xml:space="preserve">Viktor Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Berezowski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+                <w:t xml:space="preserve">Alain Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing (ALCOSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Caen, France. Paper ThS6T3.5</w:t>
+              <w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems -- CHES 2013 15th International Workshop on Cryptographic Hardware and Embedded Systems -- CHES 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Santa Barbara, California, United States. pp.179-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862807v1</w:t>
+                <w:t xml:space="preserve">ujm-00859906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Static Timing Analysis of Conditional Asynchronous Circuits Using Model-Based Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical recovery of input nonlinearity in distributed element models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sliwinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Yahya</w:t>
+                <w:t xml:space="preserve">L. Berezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wachel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Asynchronous Circuits and Systems (ASYNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Santa Monica, United States. pp.67-74</w:t>
+              <w:t xml:space="preserve">11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing (ALCOSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Caen, France. Paper ThS6T3.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842226v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new strategy based on Innovative Projects in Microelectronics and Nanotechnologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+                <w:t xml:space="preserve">Statistical Static Timing Analysis of Conditional Asynchronous Circuits Using Model-Based Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Symposium on Microelectronics Technology and Devices (SBMicro 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Asynchronous Circuits and Systems (ASYNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Santa Monica, United States. pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919993v1</w:t>
+                <w:t xml:space="preserve">hal-00842226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Very High Speed True Random Number Generator with Entropy Assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viktor Fischer</w:t>
+                <w:t xml:space="preserve">The new strategy based on Innovative Projects in Microelectronics and Nanotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems -- CHES 2013 15th International Workshop on Cryptographic Hardware and Embedded Systems -- CHES 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Santa Barbara, California, United States. pp.179-196</w:t>
+              <w:t xml:space="preserve">28th Symposium on Microelectronics Technology and Devices (SBMicro 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00859906v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">True Random Numbers Generation Using Asynchronous Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21231,64 +21231,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Self-timed Ring Based True Random Number Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21320,321 +21320,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00840593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New pedagogical experiment leading to awareness in nanosciences and nanotechnologies for young generations at secondary school</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Papillon</w:t>
+                <w:t xml:space="preserve">Self-Timed Rings as Entropy Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Technology Based Higher Education and Training (ITHET'12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th IEEE International Symposium on Asynchronous Circuits and Systems (ASYNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747415v1</w:t>
+                <w:t xml:space="preserve">hal-00747383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Timed Rings as Entropy Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Cherkaoui</w:t>
+                <w:t xml:space="preserve">New pedagogical experiment leading to awareness in nanosciences and nanotechnologies for young generations at secondary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Aubert</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ah. Bsiesy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Symposium on Asynchronous Circuits and Systems (ASYNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Information Technology Based Higher Education and Training (ITHET'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Istanbul, Turkey. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITHET.2012.6246049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747383v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Timed Rings as Sources of Entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21685,64 +21685,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Self-Timed Ring and Inverter Ring Oscillators as Entropy Sources in FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21888,77 +21888,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Robust True Random Numbers Generator Using Self-Timed Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptographic architectures embedded in reconfigurable devices - Cryptarchi 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21983,51 +21983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous circuit performance analysis, fundamentals and efficient tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22186,51 +22186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elissati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rieubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22444,809 +22444,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Performance Comparison Between the SystemC-AMS Models of Computation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
+                <w:t xml:space="preserve">An event-driven FIR filter: Design and implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Beyrouthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">edaWorkshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd IEEE International Symposium on Rapid System Prototyping (RSP'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Karlsruhe, Germany. pp.59 - 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2011.5929976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652944v1</w:t>
+                <w:t xml:space="preserve">hal-00646298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An event-driven FIR filter: Design and implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Beyrouthy</w:t>
+                <w:t xml:space="preserve">Analog Design Abstraction Levels and SystemC AMS Models of Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE International Symposium on Rapid System Prototyping (RSP'11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SystemC-AMS Day 2011: Industry Adoption of the SystemC AMS Standard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Dresden, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646298v1</w:t>
+                <w:t xml:space="preserve">hal-00646292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog Design Abstraction Levels and SystemC AMS Models of Computation</w:t>
+                <w:t xml:space="preserve">A Performance Comparison Between the SystemC-AMS Models of Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paugnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SystemC-AMS Day 2011: Industry Adoption of the SystemC AMS Standard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">edaWorkshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Dresden, Germany. pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646292v1</w:t>
+                <w:t xml:space="preserve">hal-00652944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process variability robust energy-efficient control for nano-scaled complex SoCs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zakaria</w:t>
+                <w:t xml:space="preserve">An Asynchronous FIR Filter Architecture coupled to a Level-Crossing ADC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Beyrouthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Greitans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shavelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Edition of Faible Tension Faible Consommation (FTFC'11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Sampling Theory and Applications (SampTA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Singapore, Singapore. pp.Fr2S12.2 - P0190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646301v1</w:t>
+                <w:t xml:space="preserve">hal-00646262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Quasi Delay Insensitive Monitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Porcher</w:t>
+                <w:t xml:space="preserve">C-elements for hardened self-timed circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference on PhD Research in Microelectronics and Electronics (PRIME'11)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PRIME.2011.5966274⟩</w:t>
+              <w:t xml:space="preserve">21st International Workshop on Integrated Circuit and System Design. Power and Timing Modeling, Optimization, and Simulation (PATMOS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Madrid, Spain. pp.247-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24154-3_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646662v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Asynchronous FIR Filter Architecture coupled to a Level-Crossing ADC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Beyrouthy</w:t>
+                <w:t xml:space="preserve">Process variability robust energy-efficient control for nano-scaled complex SoCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Sampling Theory and Applications (SampTA'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Edition of Faible Tension Faible Consommation (FTFC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marrakech, Morocco. pp.95 - 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FTFC.2011.5948928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646262v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-elements for hardened self-timed circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ouchet</w:t>
+                <w:t xml:space="preserve">Synthesis of Quasi Delay Insensitive Monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Workshop on Integrated Circuit and System Design. Power and Timing Modeling, Optimization, and Simulation (PATMOS'11)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-24154-3_25⟩</w:t>
+              <w:t xml:space="preserve">7th Conference on PhD Research in Microelectronics and Electronics (PRIME'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Madonna Di Campiglio (Trento), Italy. pp.225 - 228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME.2011.5966274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00652365v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Self-Timed Rings for Randomness Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23388,51 +23388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Asynchronous technology bring robustness in synchronous circuit monitoring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23591,51 +23591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23767,226 +23767,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiempo Asynchronous Design Flow Tutorial - Modeling and Debug</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Porcher</w:t>
+                <w:t xml:space="preserve">A refinement process for top-down mixed-signal designs thanks to SystemC-AMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Automation Conference (DAC'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 9th International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.378 - 381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646693v1</w:t>
+                <w:t xml:space="preserve">hal-00646654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A refinement process for top-down mixed-signal designs thanks to SystemC-AMS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
+                <w:t xml:space="preserve">Tiempo Asynchronous Design Flow Tutorial - Modeling and Debug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 9th International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Design Automation Conference (DAC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646654v1</w:t>
+                <w:t xml:space="preserve">hal-00646693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking and Designing Differently: The Asynchronous Alternative</w:t>
               </w:r>
@@ -24158,64 +24158,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Peak and Level-Crossing Sampling Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Greitans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Shavelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24266,51 +24266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay Insensitivity Does Not Mean Slope Insensitivity!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24383,51 +24383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting ultra-low power consumption with non-uniform sampling and filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24487,51 +24487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel High-Speed Multi-Phase Oscillator on Asynchronous Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elissati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24595,51 +24595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-Speed High-Resolution Low-Phase Noise Oscillator Using Self-Timed Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elissati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rieubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24703,51 +24703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing and Comparing CMOS Implementations of the C-element in 65nm technology: Self-Timed Ring Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elissati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rieubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24798,51 +24798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of asynchronous monitors for critical electronic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24941,51 +24941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS 2010 - 8ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Grenoble, France. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25334,51 +25334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Design: A Promising Paradigm for Electronic Circuits and Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25425,51 +25425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmable/Stoppable Oscillator Based on Self-Timed Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elissati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25752,450 +25752,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Energy and Process Variability in System-on-Chips: needs for control theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAT-based formal verification of QDI asynchronous controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Alsayeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zakaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE Multi-conference on Systems and Control (MSC'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Saint Petersburg, Russia. pp.302-307</w:t>
+              <w:t xml:space="preserve">Forum on specifications and Design Languages (FDL'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nice, Sophia Antipolis, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422305v1</w:t>
+                <w:t xml:space="preserve">hal-00471574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing speed and consumption of QDI controllers using direct mapping synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling Energy and Process Variability in System-on-Chips: needs for control theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Renaudin</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zakaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 7th International IEEE Northeast Workshop on Circuits and Systems and TAISA Conference (NEWCAS-TAISA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.151-154</w:t>
+              <w:t xml:space="preserve">3rd IEEE Multi-conference on Systems and Control (MSC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint Petersburg, Russia. pp.302-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421682v1</w:t>
+                <w:t xml:space="preserve">hal-00422305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A secure asynchronous FPGA for an embedded system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing speed and consumption of QDI controllers using direct mapping synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Alsayeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Beyrouthy</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD Forum DATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">Joint 7th International IEEE Northeast Workshop on Circuits and Systems and TAISA Conference (NEWCAS-TAISA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.151-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416804v1</w:t>
+                <w:t xml:space="preserve">hal-00421682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAT-based formal verification of QDI asynchronous controllers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A secure asynchronous FPGA for an embedded system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Beyrouthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum on specifications and Design Languages (FDL'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nice, Sophia Antipolis, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">PhD Forum DATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471574v1</w:t>
+                <w:t xml:space="preserve">hal-00416804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillation Period and Power Consumption in Configurable Self-Timed Rings Oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elissati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26255,51 +26255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Resolution of an Adaptive Rate ADC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28396,146 +28396,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis of a signal driven sampling scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.-M. Qaisar</w:t>
+                <w:t xml:space="preserve">Asynchronous Assertion Monitors for multi-Clock Domain System Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Renaudin</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Signal Processing Conference (EUSIPCO’06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventeenth IEEE International Workshop on Rapid System Prototyping (RSP'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, 2006, Chania, Crète, Greece. pp.98- 102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2006.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130550v1</w:t>
+                <w:t xml:space="preserve">hal-00134475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Assertion Monitors for multi-Clock Domain System Verification</w:t>
+                <w:t xml:space="preserve">Asynchronous on-line monitoring of PSL assertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Morin-Allory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
@@ -28544,182 +28553,173 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventeenth IEEE International Workshop on Rapid System Prototyping (RSP'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, 2006, Chania, Crète, Greece. pp.98- 102, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IEEE, 2006, Chania, Crète, Greece. pp.98 102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2006.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RSP.2006.9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00134475v1</w:t>
+                <w:t xml:space="preserve">hal-00130525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous on-line monitoring of PSL assertions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katell Morin-Allory</w:t>
+                <w:t xml:space="preserve">Spectral analysis of a signal driven sampling scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-M. Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Borrione</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventeenth IEEE International Workshop on Rapid System Prototyping (RSP'06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th European Signal Processing Conference (EUSIPCO’06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Florence, France. 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130525v1</w:t>
+                <w:t xml:space="preserve">hal-00130550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gals systems prototyping using multiclock fpgas and asynchronous network-on-chips</w:t>
               </w:r>
@@ -31974,51 +31974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self Adaption in SoCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32073,51 +32073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing and Comparing CMOS Implementations of the C-element in 65nm technology: Self-Timed Ring Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elissati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33333,51 +33333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alshakoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lauga-Larroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33623,51 +33623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2020184110 (A1). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33724,51 +33724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2020/008229. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35001,51 +35001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tima.imag.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tima.imag.fr/tima/en/cdsi/cdsioverview.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652438v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lesage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Merio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Naimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engels" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20241006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ibrahim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alshakoush" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Subias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barragan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3414183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249768" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lehouque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Costani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Portolan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Belot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Cherkaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mdat.2021.3050694" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00241-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagnon Aguenounon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Razavinejad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Schell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Dolatpoor Lakeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Khaddour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21123949" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aquino Guazzelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Garay Trindade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Acunha Guimar&#227;es" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Paiva Leite" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-020-05857-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900886v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzadeen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113729" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080316v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Possamai Bastos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.057" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Germain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea9010006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971015v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ayres de Sousa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Borot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Batude" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2879680" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.069" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC218MVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elissati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia El Hadbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rieubon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2017.11.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z50WJ3F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-018-0070-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherkaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simatic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1223-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sill Torres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2017.11.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2F2MG3P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolloff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.07.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G9P3DBF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334687v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morin-Allory" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland-Girod" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141136v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zakaria" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Qaisar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.07.019" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTZGPT84-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beyrouthy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/517947" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646536v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03549532" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646549v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zakaria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2011.2159284" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493354v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.03.030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422320v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/971656" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miscopein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2008.2011801" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378813v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed-Mian Qaisar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/932068" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2005.03.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJP2LWMT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renaudin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334912v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Es Salhiene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085365v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Chouk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pares" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Martineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006678" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193351v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Godard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ousset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael de Almeida" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzadine Thajte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Amraoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Talbi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Erickson Passy Kengani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akrarai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270545" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Gonsalves Santos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Wilson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI66862.2025.11218679" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191534v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11117113" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Bou Tanos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marqueti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Welzel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sauer de Araujo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791293v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Moussa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791382v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama El Issati" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851132v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791324v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791401v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331999v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kalel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brignone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331937v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143308v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137168" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332013v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331929v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331927v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331928v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331953v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023662v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023658v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901390" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023663v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023655v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Shakoush" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901392" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023660v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Iga" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789085" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772278v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP56922.2022.9845512" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352870v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432105v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Margotat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC48570.2021.00016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662342v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665509" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432059v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Iga Jadue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP53293.2021.9502367" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352864v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC50364.2021.9460031" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662362v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665535" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662324v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662244v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Decoudu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC53125.2021.9606977" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453751v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Shakoush" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ibrahim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas49341.2020.9159792" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952904v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gimenez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159847" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956234v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106821v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP51266.2020.9291345" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956260v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352862v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aquino Guazzelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC44778.2020.9325261" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106771v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956168v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169965v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472806v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET46829.2019.8937384" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170143v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157360v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165199v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frisch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faix" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170157v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165113v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100560v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157361v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170005v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157364v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Alexandre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170131v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956177v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157365v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836919" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299076v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169995v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971009v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Skaf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ezzadeen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726928v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01802340v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726964v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827908v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbmicro.2018.8511430" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726789v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc H&#233;brard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lascas.2018.8399942" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827401v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827398v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971021v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827411v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coustans" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Terrier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Salgado" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726979v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986346v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726936v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827416v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01828009v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726778v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Le Pelleter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726922v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971018v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Turko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8618023" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170183v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirtzlin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Querlioz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867789v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Faix" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514219v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Darwish" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627367v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010166" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627338v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eberhardt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2017.8308744" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827895v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pradarelli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768621" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626177v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2017.8292047" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514220v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022807" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627374v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514356v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022808" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721072v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627350v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031541" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627346v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.58" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721571v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827898v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ayres" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Cibrario" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512247v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fran&#231;ois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2017.16" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627371v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2017.7945075" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644346v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123681" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627376v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627362v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2017.8088805" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627341v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kalsing" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Aktouf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2017.8303897" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514221v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Abbas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022820" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514224v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050379" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345745v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605252" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293842v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484547v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET.2016.7760732" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479178v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBMicro.2016.7731342" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524092v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431177v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483811" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345715v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345748v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Beyrouthy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Roshdy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Salman" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605274" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995588v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2016.7496460" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345718v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345749v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2016.7724066" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524090v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524087v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524088v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayres" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozeau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2016.7598246" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324990v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605261" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293867v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro M.G. Rocha" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2015.7388583" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393435v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cibrario" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393437v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524097v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293879v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300665" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187353v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darwish" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524095v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187290v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMPTA.2015.7148894" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995598v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165604v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Al Khatib" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gana" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444993v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Rocha" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393420v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupetit" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevalier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393405v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187288v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393402v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166869v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fischer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293872v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300666" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293857v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansu Arslan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poujaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300663" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393400v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arslan" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poujaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061132v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011287v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094543v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBMicro.2014.6940081" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060442v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061108v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995619v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131860v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Pelleter" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonvilain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chagoya" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130645v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132018v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagoya" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061123v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2014.6877406" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166159v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995621v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862833v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2013.6566690" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862807v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sliwinski" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berezowski" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wachel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842226v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yahya" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ismail" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919993v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00859906v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00840445v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842215v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841614v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leroy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolland" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00840593v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747415v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papillon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Bsiesy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET.2012.6246049" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747383v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747474v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00667639v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749388v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712552v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749396v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413187v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750195v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elissati" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rieubon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28566-0_2" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747376v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746450v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paugnat" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2012.6339443" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652944v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bousquet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646298v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2011.5929976" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646292v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646301v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2011.5948928" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646662v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porcher" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2011.5966274" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646262v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greitans" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shavelis" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652365v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouchet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24154-3_25" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PMJ6PDT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00667827v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646552v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2011.5948910" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646699v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646287v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624249v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2011.14" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646646v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981302" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646693v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblond" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646654v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981249" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671323v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646564v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alsayeg" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981286" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646274v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492923v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2010.27" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517684v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537804" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556662v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547400v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569495v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517676v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2010.5491756" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505110v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492946v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472064v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5411008" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453350v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472069v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5411009" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417834v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2009.12" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422280v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422286v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rios" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422305v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421682v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416804v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471574v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418905v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290439" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451847v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323944v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323939v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354345v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwoerer" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293681v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385508v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288379v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Hamon" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2008.16" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561636v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Albea-Sanchez" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thonnard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354513v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327665v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291826v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schwoerer" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346734v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Razafindraibe" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhuri" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilley" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178955v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174460v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.367124" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222887v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoogvorst" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510604v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2007.4439288" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174475v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222895v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borrione" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178982v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130402v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Folco" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steiner" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130550v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134475v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2006.9" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130525v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012722v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quartana" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renane" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baixas" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009568v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huot" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubreuil" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.15" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078798v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.W. Liu" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ostier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103450v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393272v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aeschlimann" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540339v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fraidy Bouesse" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monnet" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104360v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2005.1515737" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104233v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101464v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bregier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181491v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105236v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384270v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009570v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2004.1299302" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391655v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377243v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Slimani" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sirianni" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Remond" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376269v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009583v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2003.1199179" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009606v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998447" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009604v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009602v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Thai-Ho" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391638v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Vu Dinh Duc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009603v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Salhiene" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009605v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122242v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET.2014.7155715" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094646v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688417v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Torr&#233;sani" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495456v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162250v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brillouet" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristoloveanu" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIR.2005.1541467" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989546v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aktouf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228969v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Event-Based-Control-and-Signal-Processing/Miskowicz/9781482256550" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653931v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564558v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293779v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roustan" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Borrione" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8297-9_17" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2719KSD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299487v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78610-8_11" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z41LQC8D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429856v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quartana" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185940v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Br&#233;gier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73661-7_5" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192008v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73661-7_13" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147582v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016113v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fragoso" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016196v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534083v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190531v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332066v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827179v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023699v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952926v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952917v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750215v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910147v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578146v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oddos" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008382v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008383v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750061v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187269v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510614v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675609v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00280679v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tima.imag.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tima.imag.fr/tima/en/cdsi/cdsioverview.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652438v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lesage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Merio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Naimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engels" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20241006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ibrahim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alshakoush" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Subias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barragan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3414183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249768" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lehouque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Costani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Portolan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Belot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Cherkaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mdat.2021.3050694" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00241-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagnon Aguenounon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Razavinejad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Schell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Dolatpoor Lakeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Khaddour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21123949" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900886v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzadeen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113729" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aquino Guazzelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Garay Trindade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Acunha Guimar&#227;es" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Paiva Leite" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-020-05857-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ayres de Sousa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Borot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Batude" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2879680" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Possamai Bastos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Germain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea9010006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.069" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC218MVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elissati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia El Hadbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rieubon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2017.11.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z50WJ3F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-018-0070-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherkaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simatic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1223-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sill Torres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2017.11.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2F2MG3P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolloff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.07.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G9P3DBF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334687v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Morin-Allory" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland-Girod" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141136v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zakaria" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Qaisar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.07.019" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTZGPT84-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beyrouthy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/517947" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646536v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03549532" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646549v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zakaria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2011.2159284" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493354v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.03.030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422320v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/971656" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miscopein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2008.2011801" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378813v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed-Mian Qaisar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/932068" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2005.03.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJP2LWMT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renaudin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334912v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Es Salhiene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085365v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Chouk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pares" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Martineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006678" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193351v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Godard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ousset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael de Almeida" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzadine Thajte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Amraoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Talbi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Erickson Passy Kengani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akrarai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270545" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Gonsalves Santos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Wilson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI66862.2025.11218679" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191534v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11117113" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Bou Tanos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marqueti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Welzel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sauer de Araujo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791293v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Moussa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791382v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama El Issati" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791324v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851132v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791401v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331999v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kalel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brignone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137168" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332013v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331937v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331929v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331927v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331928v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331953v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023662v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023658v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901390" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023663v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023655v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Shakoush" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9901392" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023660v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Iga" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS53948.2022.9789085" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772278v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP56922.2022.9845512" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352870v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662362v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665535" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432105v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Margotat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC48570.2021.00016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662342v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665509" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432059v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Iga Jadue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP53293.2021.9502367" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352864v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC50364.2021.9460031" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662324v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662244v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Decoudu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC53125.2021.9606977" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04453751v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Shakoush" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ibrahim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas49341.2020.9159792" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952904v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gimenez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159847" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956234v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106821v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP51266.2020.9291345" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956260v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352862v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aquino Guazzelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC44778.2020.9325261" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106771v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169965v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472806v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET46829.2019.8937384" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165199v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frisch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faix" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170157v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165113v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170143v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157360v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100560v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157361v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170005v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157364v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Alexandre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170131v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956177v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157365v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2019.8836919" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299076v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169995v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971009v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Skaf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ezzadeen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01802340v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726928v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726789v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc H&#233;brard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lascas.2018.8399942" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726964v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827908v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbmicro.2018.8511430" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827401v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827398v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971021v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827411v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coustans" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Terrier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Salgado" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726979v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986346v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726936v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827416v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01828009v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726778v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Le Pelleter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726922v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971018v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Turko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8618023" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170183v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirtzlin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Querlioz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867789v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Faix" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627367v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010166" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514219v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Darwish" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626177v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maure" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2017.8292047" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514220v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022807" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627374v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514356v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022808" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721072v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827895v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pradarelli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2017.8768621" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627338v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eberhardt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2017.8308744" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627350v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031541" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627346v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.58" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721571v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01827898v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ayres" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Cibrario" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512247v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fran&#231;ois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2017.16" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627371v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2017.7945075" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644346v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123681" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627376v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627362v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2017.8088805" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627341v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kalsing" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Aktouf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2017.8303897" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514221v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Abbas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022820" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514224v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050379" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293842v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484547v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET.2016.7760732" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345745v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605252" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479178v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBMicro.2016.7731342" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524092v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431177v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483811" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345715v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345748v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Beyrouthy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Roshdy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Salman" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605274" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995588v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2016.7496460" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345718v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345749v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2016.7724066" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524090v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524087v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524088v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayres" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozeau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2016.7598246" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324990v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605261" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293867v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro M.G. Rocha" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2015.7388583" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293879v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300665" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187353v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darwish" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393435v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cibrario" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393437v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524097v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524095v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187290v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMPTA.2015.7148894" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995598v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165604v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Al Khatib" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gana" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444993v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Rocha" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393420v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupetit" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevalier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393405v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166869v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fischer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393402v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187288v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293872v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300666" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293857v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansu Arslan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poujaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300663" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393400v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arslan" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poujaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061132v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011287v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094543v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBMicro.2014.6940081" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060442v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061108v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995619v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sala&#252;n" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131860v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Pelleter" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonvilain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chagoya" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130645v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132018v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chagoya" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061123v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2014.6877406" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166159v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995621v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862833v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2013.6566690" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00859906v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubert" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862807v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sliwinski" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berezowski" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wachel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842226v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yahya" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ismail" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919993v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00840445v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842215v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841614v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leroy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolland" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00840593v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747383v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747415v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papillon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Bsiesy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET.2012.6246049" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747474v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00667639v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749388v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712552v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749396v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413187v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750195v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elissati" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rieubon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28566-0_2" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747376v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746450v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paugnat" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2012.6339443" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646298v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2011.5929976" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646292v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bousquet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652944v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646262v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greitans" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shavelis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652365v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouchet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24154-3_25" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PMJ6PDT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646301v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2011.5948928" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646662v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porcher" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2011.5966274" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00667827v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646552v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2011.5948910" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646699v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646287v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624249v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2011.14" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646646v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981302" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646654v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981249" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646693v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblond" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671323v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646564v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alsayeg" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981286" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646274v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492923v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2010.27" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517684v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537804" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556662v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547400v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569495v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517676v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2010.5491756" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505110v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492946v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472064v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5411008" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453350v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472069v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5411009" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417834v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2009.12" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422280v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422286v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rios" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471574v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422305v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421682v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416804v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418905v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290439" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451847v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323944v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323939v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354345v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwoerer" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293681v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385508v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288379v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Hamon" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2008.16" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561636v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Albea-Sanchez" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thonnard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354513v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327665v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291826v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schwoerer" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346734v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Razafindraibe" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhuri" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilley" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178955v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174460v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.367124" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222887v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoogvorst" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510604v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2007.4439288" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174475v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222895v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borrione" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178982v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130402v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Folco" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steiner" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134475v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2006.9" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130525v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130550v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012722v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quartana" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renane" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baixas" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009568v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huot" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubreuil" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.15" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078798v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.W. Liu" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ostier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103450v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393272v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aeschlimann" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540339v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fraidy Bouesse" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monnet" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104360v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2005.1515737" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104233v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101464v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bregier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181491v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105236v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384270v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009570v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2004.1299302" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391655v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377243v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Slimani" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sirianni" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Remond" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376269v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009583v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2003.1199179" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009606v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998447" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009604v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009602v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Thai-Ho" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391638v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Vu Dinh Duc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009603v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Salhiene" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009605v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122242v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET.2014.7155715" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094646v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688417v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Torr&#233;sani" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495456v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162250v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brillouet" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristoloveanu" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIR.2005.1541467" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989546v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aktouf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228969v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Event-Based-Control-and-Signal-Processing/Miskowicz/9781482256550" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653931v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564558v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293779v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roustan" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Borrione" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8297-9_17" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2719KSD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299487v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78610-8_11" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z41LQC8D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429856v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quartana" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185940v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Br&#233;gier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73661-7_5" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192008v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73661-7_13" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147582v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016113v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fragoso" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016196v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534083v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190531v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332066v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827179v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023699v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952926v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952917v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750215v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910147v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578146v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oddos" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008382v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008383v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750061v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187269v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04510614v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675609v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00280679v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>