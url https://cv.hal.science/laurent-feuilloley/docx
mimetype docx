--- v0 (2026-03-11)
+++ v1 (2026-04-01)
@@ -343,261 +343,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and local transformations between ($\Delta+1$)-colorings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decreasing verification radius in local certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Heinrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Rabie</w:t>
+                <w:t xml:space="preserve">Jan Janoušek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Matyáš Křišťan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Erik Sedláček</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/igt.8⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1056, pp.115520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2025.115520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663638v2</w:t>
+                <w:t xml:space="preserve">hal-05370178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing verification radius in local certification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short and local transformations between ($\Delta+1$)-colorings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Erik Sedláček</w:t>
+                <w:t xml:space="preserve">Marc Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Rabie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1056, pp.115520. </w:t>
+              <w:t xml:space="preserve">Innovations in Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2025.115520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/igt.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370178v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Secretary Problem with Independent Sampling</w:t>
               </w:r>
@@ -1274,252 +1274,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph classes and forbidden patterns on three vertices</w:t>
+                <w:t xml:space="preserve">Compact Distributed Certification of Planar Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Montealegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Habib</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Rémila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (1), pp.55--90. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (7), pp.2215-2244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M1280399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-021-00823-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101700v1</w:t>
+                <w:t xml:space="preserve">hal-03540582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Distributed Certification of Planar Graphs</w:t>
+                <w:t xml:space="preserve">Graph classes and forbidden patterns on three vertices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Rémila</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 83 (7), pp.2215-2244. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (1), pp.55--90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-021-00823-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/19M1280399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540582v1</w:t>
+                <w:t xml:space="preserve">hal-04101700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to local certification</w:t>
               </w:r>
@@ -2237,226 +2237,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Can Be Certified Compactly?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+                <w:t xml:space="preserve">Borne inférieure optimale pour la complexité spatiale des algorithmes déterministes auto-stabilisants d'élection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théo Pierron</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PODC '22: ACM Symposium on Principles of Distributed Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773011v1</w:t>
+                <w:t xml:space="preserve">hal-03651152v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borne inférieure optimale pour la complexité spatiale des algorithmes déterministes auto-stabilisants d'élection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lélia Blin</w:t>
+                <w:t xml:space="preserve">What Can Be Certified Compactly?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Le Bouder</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PODC '22: ACM Symposium on Principles of Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Salerno, Italy. pp.131-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3519270.3538416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651152v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Certification of Graph Decompositions and Applications to Minor-Free Classes</w:t>
               </w:r>
@@ -2572,51 +2572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Rabie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2657,481 +2657,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silent MST Approximation for Tiny Memory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compact Distributed Certification of Planar Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Montealegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rémila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS 2020 : The 22th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Austin, TX / Virtual, United States. pp.118-132, </w:t>
+              <w:t xml:space="preserve">39th ACM Symposium on Principles of Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Virtual Event Italy, Italy. pp.319-328, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-64348-5_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3382734.3404505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140584v1</w:t>
+                <w:t xml:space="preserve">halshs-02991868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Distributed Certification of Planar Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silent MST Approximation for Tiny Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th ACM Symposium on Principles of Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Virtual Event Italy, Italy. pp.319-328, </w:t>
+              <w:t xml:space="preserve">SSS 2020 : The 22th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Austin, TX / Virtual, United States. pp.118-132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3382734.3404505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64348-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02991868v1</w:t>
+                <w:t xml:space="preserve">hal-03140584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification de preuves distribuées : compromis temps-espace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lower bounds for text indexing with mismatches and differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cohen-Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ami Paz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mor Perry</w:t>
+                <w:t xml:space="preserve">Tatiana Starikovskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+              <w:t xml:space="preserve">SODA 2019 - Symposium on Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118043v1</w:t>
+                <w:t xml:space="preserve">hal-01960182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower bounds for text indexing with mismatches and differences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vérification de preuves distribuées : compromis temps-espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho Hirvonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cohen-Addad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Feuilloley</w:t>
+                <w:t xml:space="preserve">Ami Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Starikovskaya</w:t>
+                <w:t xml:space="preserve">Mor Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SODA 2019 - Symposium on Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960182v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundancy in Distributed Proofs</w:t>
               </w:r>
@@ -3143,77 +3143,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho Hirvonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mor Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Symposium on Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, New Orleans, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3364,51 +3364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho Hirvonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd International Colloquium on Automata, Languages, and Programming (ICALP) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3446,51 +3446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Optimal Load Balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho Hirvonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jukka Suomela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3742,51 +3742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proving there is a leader without naming it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Erik Sedláček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Slávik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3830,51 +3830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern detection in ordered graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3931,51 +3931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying grounded intersection graphs via ordered forbidden patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4006,51 +4006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph classes and forbidden patterns on three vertices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4169,51 +4169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho Hirvonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4503,51 +4503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722289v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feuilloley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zeitoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115643" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rabie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663638v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heinrich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/igt.8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Janou&#353;ek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maty&#225;&#353; K&#345;i&#353;&#357;an" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Erik Sedl&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115520" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621793v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Correa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cristi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Tsigonias-Dimitriadis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Oosterwijk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2021.01580" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772974v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2024.104954" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Montealegre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rapaport" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.10.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536828v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Bouder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.9335" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ard&#233;vol Mart&#237;nez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caoduro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Narboni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Pournajafi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.04.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1280399" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;mila" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00823-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3470640" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.01.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.DISC.2025.18" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440851v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2024.21" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101692v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAND.2023.7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519270.3538416" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651152v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2021.22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2021.19" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64348-5_10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382734.3404505" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Hirvonen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Paz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Perry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cohen-Addad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Starikovskaya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964771v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2018.24" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2017.16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Suomela" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48653-5_36" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755573.2755596" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sl&#225;vik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducoffe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pitois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01962784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722289v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feuilloley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zeitoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115643" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rabie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Janou&#353;ek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maty&#225;&#353; K&#345;i&#353;&#357;an" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Erik Sedl&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115520" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663638v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heinrich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/igt.8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621793v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Correa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cristi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Tsigonias-Dimitriadis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Oosterwijk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2021.01580" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772974v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2024.104954" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Montealegre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rapaport" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.10.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536828v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Bouder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.9335" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ard&#233;vol Mart&#237;nez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caoduro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Narboni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Pournajafi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.04.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;mila" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00823-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1280399" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3470640" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.01.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.DISC.2025.18" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440851v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2024.21" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101692v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAND.2023.7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651152v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519270.3538416" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2021.22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2021.19" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382734.3404505" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64348-5_10" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960182v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cohen-Addad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Starikovskaya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118043v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Hirvonen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Paz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Perry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964771v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2018.24" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2017.16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Suomela" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48653-5_36" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755573.2755596" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sl&#225;vik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducoffe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pitois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01962784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>