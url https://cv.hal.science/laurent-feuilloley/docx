--- v1 (2026-04-01)
+++ v2 (2026-05-05)
@@ -226,378 +226,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722289v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When should you wait before updating? - Toward a robustness refinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short and local transformations between ($\Delta+1$)-colorings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swan Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Feuilloley</w:t>
+                <w:t xml:space="preserve">Marc Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Rabie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2025.115220⟩</w:t>
+              <w:t xml:space="preserve">Innovations in Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/igt.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368944v1</w:t>
+                <w:t xml:space="preserve">hal-03663638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreasing verification radius in local certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Janoušek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Janoušek</w:t>
+                <w:t xml:space="preserve">Jan Matyáš Křišťan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Erik Sedláček</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1056, pp.115520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2025.115520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and local transformations between ($\Delta+1$)-colorings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+                <w:t xml:space="preserve">When should you wait before updating? - Toward a robustness refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Heinrich</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Franck Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Rabie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1041, pp.115220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/igt.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2025.115220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663638v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Secretary Problem with Independent Sampling</w:t>
               </w:r>
@@ -1274,252 +1274,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Distributed Certification of Planar Graphs</w:t>
+                <w:t xml:space="preserve">Graph classes and forbidden patterns on three vertices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Rémila</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 83 (7), pp.2215-2244. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (1), pp.55--90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-021-00823-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/19M1280399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540582v1</w:t>
+                <w:t xml:space="preserve">hal-04101700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph classes and forbidden patterns on three vertices</w:t>
+                <w:t xml:space="preserve">Compact Distributed Certification of Planar Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Montealegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Habib</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Rémila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (1), pp.55--90. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (7), pp.2215-2244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M1280399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-021-00823-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101700v1</w:t>
+                <w:t xml:space="preserve">hal-03540582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to local certification</w:t>
               </w:r>
@@ -1986,477 +1986,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lower bound for constant-size local certification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Caoduro</w:t>
+                <w:t xml:space="preserve">When Should You Wait Before Updating? Toward a Robustness Refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Rabie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems, 24th International Symposium, SSS 2022, Clermont-Ferrand, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Clermont-Ferrand, France. pp.114068, </w:t>
+              <w:t xml:space="preserve">2nd Symposium on Algorithmic Foundations of Dynamic Networks (SAND 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Pisa, Italy. pp.7:1--7:15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-21017-4_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SAND.2023.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874784v1</w:t>
+                <w:t xml:space="preserve">hal-04101692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Should You Wait Before Updating? Toward a Robustness Refinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Swan Dubois</w:t>
+                <w:t xml:space="preserve">A lower bound for constant-size local certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Ardévol Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Caoduro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Narboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Pournajafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Algorithmic Foundations of Dynamic Networks (SAND 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Pisa, Italy. pp.7:1--7:15, </w:t>
+              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems, 24th International Symposium, SSS 2022, Clermont-Ferrand, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Clermont-Ferrand, France. pp.114068, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SAND.2023.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21017-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101692v2</w:t>
+                <w:t xml:space="preserve">hal-03874784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borne inférieure optimale pour la complexité spatiale des algorithmes déterministes auto-stabilisants d'élection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lélia Blin</w:t>
+                <w:t xml:space="preserve">What Can Be Certified Compactly?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Le Bouder</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PODC '22: ACM Symposium on Principles of Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Salerno, Italy. pp.131-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3519270.3538416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651152v2</w:t>
+                <w:t xml:space="preserve">hal-03773011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Can Be Certified Compactly?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+                <w:t xml:space="preserve">Borne inférieure optimale pour la complexité spatiale des algorithmes déterministes auto-stabilisants d'élection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théo Pierron</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PODC '22: ACM Symposium on Principles of Distributed Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3519270.3538416⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03773011v1</w:t>
+                <w:t xml:space="preserve">hal-03651152v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Certification of Graph Decompositions and Applications to Minor-Free Classes</w:t>
               </w:r>
@@ -2572,64 +2572,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Rabie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Principles of Distributed Systems, OPODIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Strasbourg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2657,481 +2657,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Distributed Certification of Planar Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silent MST Approximation for Tiny Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th ACM Symposium on Principles of Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Virtual Event Italy, Italy. pp.319-328, </w:t>
+              <w:t xml:space="preserve">SSS 2020 : The 22th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Austin, TX / Virtual, United States. pp.118-132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3382734.3404505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64348-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02991868v1</w:t>
+                <w:t xml:space="preserve">hal-03140584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silent MST Approximation for Tiny Memory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compact Distributed Certification of Planar Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Montealegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rémila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS 2020 : The 22th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Austin, TX / Virtual, United States. pp.118-132, </w:t>
+              <w:t xml:space="preserve">39th ACM Symposium on Principles of Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Virtual Event Italy, Italy. pp.319-328, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-64348-5_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3382734.3404505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140584v1</w:t>
+                <w:t xml:space="preserve">halshs-02991868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower bounds for text indexing with mismatches and differences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vérification de preuves distribuées : compromis temps-espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cohen-Addad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Feuilloley</w:t>
+                <w:t xml:space="preserve">Juho Hirvonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Starikovskaya</w:t>
+                <w:t xml:space="preserve">Ami Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mor Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SODA 2019 - Symposium on Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960182v1</w:t>
+                <w:t xml:space="preserve">hal-02118043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification de preuves distribuées : compromis temps-espace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lower bounds for text indexing with mismatches and differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cohen-Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mor Perry</w:t>
+                <w:t xml:space="preserve">Tatiana Starikovskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+              <w:t xml:space="preserve">SODA 2019 - Symposium on Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118043v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundancy in Distributed Proofs</w:t>
               </w:r>
@@ -3143,77 +3143,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho Hirvonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mor Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Symposium on Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, New Orleans, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3364,51 +3364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho Hirvonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd International Colloquium on Automata, Languages, and Programming (ICALP) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3427,291 +3427,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally Optimal Load Balancing</w:t>
+                <w:t xml:space="preserve">Randomized Local Network Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jukka Suomela</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DISC 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-48653-5_36⟩</w:t>
+              <w:t xml:space="preserve">27th ACM Symposium on Parallelism in Algorithms and Architectures (SPAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Portland, United States. pp.340-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2755573.2755596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207214v1</w:t>
+                <w:t xml:space="preserve">hal-01247357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité en moyenne pour le modèle LOCAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized Local Network Computing</w:t>
+                <w:t xml:space="preserve">Locally Optimal Load Balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho Hirvonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jukka Suomela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th ACM Symposium on Parallelism in Algorithms and Architectures (SPAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Portland, United States. pp.340-349, </w:t>
+              <w:t xml:space="preserve">DISC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toshimitsu Masuzawa; Koichi Wada, Oct 2015, Tokyo, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2755573.2755596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48653-5_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247357v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3742,51 +3742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proving there is a leader without naming it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Erik Sedláček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Slávik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3830,51 +3830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern detection in ordered graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3931,51 +3931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying grounded intersection graphs via ordered forbidden patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4006,51 +4006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph classes and forbidden patterns on three vertices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4169,51 +4169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho Hirvonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4503,51 +4503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722289v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feuilloley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zeitoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115643" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rabie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Janou&#353;ek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maty&#225;&#353; K&#345;i&#353;&#357;an" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Erik Sedl&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115520" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663638v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heinrich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/igt.8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621793v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Correa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cristi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Tsigonias-Dimitriadis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Oosterwijk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2021.01580" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772974v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2024.104954" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Montealegre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rapaport" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.10.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536828v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Bouder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.9335" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ard&#233;vol Mart&#237;nez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caoduro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Narboni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Pournajafi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.04.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;mila" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00823-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1280399" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3470640" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.01.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.DISC.2025.18" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440851v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2024.21" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101692v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAND.2023.7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651152v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519270.3538416" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2021.22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2021.19" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382734.3404505" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64348-5_10" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960182v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cohen-Addad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Starikovskaya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118043v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Hirvonen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Paz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Perry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964771v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2018.24" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2017.16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Suomela" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48653-5_36" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148513v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755573.2755596" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sl&#225;vik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducoffe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pitois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01962784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722289v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feuilloley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zeitoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115643" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663638v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heinrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rabie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/igt.8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370178v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Janou&#353;ek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maty&#225;&#353; K&#345;i&#353;&#357;an" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Erik Sedl&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115520" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115220" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621793v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Correa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cristi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Tsigonias-Dimitriadis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Oosterwijk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2021.01580" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772974v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2024.104954" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Montealegre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rapaport" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;mila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.10.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536828v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Bouder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.9335" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ard&#233;vol Mart&#237;nez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caoduro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Narboni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Pournajafi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.04.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1280399" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;mila" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00823-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3470640" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.01.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.DISC.2025.18" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440851v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2024.21" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101692v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SAND.2023.7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03874784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21017-4_16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519270.3538416" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651152v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2021.22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2021.19" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64348-5_10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382734.3404505" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Hirvonen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Paz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Perry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cohen-Addad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Starikovskaya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964771v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2018.24" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2017.16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755573.2755596" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148513v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Suomela" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48653-5_36" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sl&#225;vik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducoffe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pitois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01962784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>