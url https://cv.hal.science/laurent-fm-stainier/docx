--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Stainier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Ecole Centrale Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-fm-stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6719-6616</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168726858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stainier_l_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-4542-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Stainier a obtenu en juin 1996 son doctorat en Sciences Appliquées de l'Université de Liège (Belgique), où il a également obtenu son diplôme d'ingénieur civil électricien-mécanicien (aérospatiale) en 1992. Après des séjours post-doctoraux à l'Université de Californie San Diego (UCSD) et au California Institute of Technology (Pasadena), il est devenu Chercheur Qualifié du Fonds de la Recherche Scientifique (FNRS), au département Aérospatiale & Mécanique de la Faculté des Sciences Appliquées de l'Université de Liège. En 2008, il a été recruté comme Professeur à l'École Centrale de Nantes (France), et a rejoint l'Institut de Recherches en Génie Civil et Mécanique (GeM, UMR 6183 CNRS-ECN-UN). De 2012 à 2016, il a été directeur du GeM. De 2017 à 2021, il a été responsable de l'équipe &amp;quot;Modélisation & Simulation&amp;quot; au sein du GeM. Depuis 2022, il est co-responsable de de l'UTR &amp;quot;Mécanique et Physique Multi-échelle des Matériaux&amp;quot;. Les travaux de recherche du Prof. Stainier concernent la modélisation mathématique et la simulation numérique des systèmes physiques non-linéaires, dissipatifs, rencontrés en ingéniérie mécanique et aérospatiale, avec un intérêt particulier pour les aspects multi-échelles et multi-physiques, en adoptant à la fois des paradigmes basés sur les modèles (paramétriques) et sur les données (non-paramétrique).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings of twinning Magnesium over a reversed load path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necdet Ali Özdür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefer Can Erman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Can Aydıner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, pp.112563. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.112563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Experimental Data in a Model‐Free Data‐Driven Method: The Case of Thermal Conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Platen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Anantheswar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Harazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherkenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (22), pp.e70165. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.70165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pampero HiFi: improvements in aerodynamic modeling of a spacecraft-oriented destructive re-entry code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Van Hauwert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEAS Space Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12567-025-00655-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical assessment of Data-Driven Identification method applied to nonlinear elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991913v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly adaptive sampling strategy for data-driven computational mechanics: Applications to computational homogenisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven micromorphic mechanics for materials with strain localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinto Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 429, pp.117180. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermomechanical investigation of textured Magnesium in an effort to validate crystal plasticity simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necdet Ali Özdür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefer Can Erman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Can Aydiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.277-284. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2024.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven methods for computational mechanics: A fair comparison between neural networks based and model-free approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zlatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Čanađija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 431, pp.117289. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based representation of history-dependent material response in the Data-Driven Computational Mechanics framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 419, pp.116694. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259707v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding severely anisotropic twinning bands in Magnesium: An in situ investigation by full-field microscopic image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefer Can Erman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahit Can Aydıner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.106203. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Games in Computational Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Weinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 417 (Part A), pp.116399. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strain based Lipschitz regularization for materials undergoing damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasudevan Kamasamudram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351 (G1), pp.125-149. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OPTIMAL-TRANSPORT FINITE-PARTICLE METHOD FOR MASS DIFFUSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416, pp.116385. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Goal-oriented Data Sampling in Data-Driven Computational Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gorgogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Karapiperis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 409, pp.115949. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.115949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADER Discontinuous Galerkin Material Point Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation of thermomechanical constitutive update for hyperbolic conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 394, pp.114893. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.114893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven multiscale modeling in mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Karapiperis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.104239. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data structures for model-free data-driven computational mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eggersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Reese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 382, pp.113855. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-scale analysis of transient diffusion problems through a homogenized enriched continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.D. G D Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.G. G Kouznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104212. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Reduced Homogenization for Transient Diffusion Problems with Emergent History Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G.D. Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara G Kouznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 380, pp.113773. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free data-driven computational mechanics enhanced by tensor voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eggersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Reese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373, pp.113499. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An entropy-stable Smooth Particle Hydrodynamics algorithm for large strain thermo-elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ataollah Ghavamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Hean Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio J Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379, pp.113736. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifield variational formulations of diffusion initial boundary value problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Anda Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.563-589. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-020-00931-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element solver for data-driven finite strain elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remapping-free variational h-adaption for strongly coupled thermo-mechanical problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.103435. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2020.103435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven fracture mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Lorenzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.113390. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched continuum for multi-scale transient diffusion coupled to mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Kouznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-020-00149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On loading paths followed inside plastic simple waves in two-dimensional elastic-plastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.104064. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discontinuous Galerkin Material Point Method for variational hyperelastic-plastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 365, pp.112987. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.112987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time imaging of strain fields induced by the ferrite-to-austenite transformation in high purity iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.101028. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hot Optimal Transportation Meshfree (HOTM) method for materials under extreme dynamic thermomechanical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huming Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyue Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 364, pp.112958. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.112958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear localization as a mesoscopic stress-relaxation mechanism in fused silica glass at high strain rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Joseph Schill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.103940. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.103940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability properties of the Discontinuous Galerkin Material Point Method for hyperbolic problems in one and two space dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.6239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic Strain Fields Measurement During the Allotropic α − γ Transformation in High Purity Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Mondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (8), pp.1145-1157. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00525-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric material state field extraction from full field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01725-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational h-adaption for coupled thermomechanical problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EC-05-2019-0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational framework for the modeling of glassy polymers under finite strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Michel Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Alberto Fancello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), pp.1037-1055. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-019-00809-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction in computational homogenization for transient heat conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. D. Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kouznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01767-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free data-driven methods in mechanics: material data identification and solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01731-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective transient behaviour of heterogeneous media in diffusion problems with a large contrast in the phase diffusivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.366-391. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free data-driven inelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eggersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchdoerfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 350, pp.81-99. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2019.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discontinuous Galerkin Material Point Method for the solution of impact problems in solid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 369, pp.80-102. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modeling of abradable wear in turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Berthoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Batailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.770-785. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective transient behaviour of inclusions in diffusion problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (6), pp.981-998. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zamm.201700187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based derivation of material response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 331, pp.184-196. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436800v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational measurements of stress fields from digital images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (12), pp.1810-1826. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454432v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based variational modeling of adiabatic shear bands structure evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaopu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.219-233. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit dynamics with a non-local damage model using the thick level set approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (3-4), pp.808. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of transverse cracking in laminates by the Thick Level Set approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gorris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Émile Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.118-130. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based variational modeling of fully formed adiabatic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaopu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The special-linear update: An application of differential manifold theory to the update of isochoric plasticity flow rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (4), pp.298-312. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale model predicting the mechanical behavior of nanocrystalline solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peron-Luhrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jerusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sansoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (9), pp.1895-1914. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Determination of the High Cycle Fatigue Limit Curve of Carbon Fiber Epoxy Matrix Composite Laminates by Thermography Methodology: Tests and Finite Element Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Westphal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Fatigue Design 2013, International Conference Proceedings, 66, pp.697-704. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-based variational model of ferromagnetic hysteresis for finite element computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. François-Lavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Henrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 246, pp.243-250. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2012.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of elasto-(visco) plastic composites based on an incremental variational principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Doghri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delannay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.86-112. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On convergence properties of variational constitutive updates for elasto-visco-plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMM Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.26-42. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gamm.201210003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation for the incremental homogenization of elasto-plastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Doghri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delannay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.2455-2475. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2011.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent incremental approximation of dissipation pseudo-potentials in the variational formulation of thermo-mechanical constitutive updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (4), pp.315. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2011.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and validation of a variational theory of thermomechanical coupling in finite visco-plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (5), pp.705-715. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NonSmooth Contact Dynamics-based multi-domain solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3-6), pp.242-253. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejcm.19.389-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the strain rate parameters for structural adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Goglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakson Manfredini Vassoler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.1523-1540. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156856108X309495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational constitutive update algorithm for a set of isotropic hyperelasticviscoplastic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakson M Vassoler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (49-50), pp.4132-4148. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2008.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first order energy-dissipative momentum conserving scheme for elasto-plasticity using the variational updates formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (6-8), pp.706-726. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2007.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational framework for nonlinear viscoelastic models in finite deformation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215 (2), pp.400-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum model describing the reverse grain-size dependence of the strength of nanocrystalline metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jérusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raùl Radovitzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (17), pp.2541-2559. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701230252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy momentum conserving algorithm using the variational formulation of viscoplastic updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (6), pp.904-942. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.1480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation of the coupled thermo-mechanical boundary-value problem for general dissipative solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (2), pp.401-424. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2005.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation of constitutive models and updates in non-linear finite viscoelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (11), pp.1831-1864. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of crashworthiness problems with improved contact algorithms for implicit time integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (5), pp.799-825. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2005.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy conserving balance of explicit time steps to combine implicit and explicit algorithms in structural dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 195 (19-22), pp.2169-2192. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex impact problems with implicit time algorithms: Application to a turbo-engine blade loss problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (1-4), pp.358-386. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2005.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined implicit/explicit time-integration algorithms for the numerical simulation of sheet metal forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 168 (1-2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2003.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-momentum conserving algorithm for non-linear hypoelastic constitutive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (1), pp.83-114. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of large time steps with an energy momentum conserving algorithm for non-linear hypoelastic constitutive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (3-4), pp.663-693. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2003.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex impact problems with implicit time algorithms. Application to crashworthiness problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined implicit/explicit algorithms for crashworthiness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (8-9), pp.1161-1177. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2004.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of hardening in BCC crystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 105, pp.157-164. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination automatique de la taille du pas de temps pour les schémas implicites en dynamique non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (1), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1296-2139(01)01134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic time stepping algorithms for implicit numerical simulations of non-linear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (7-10), pp.589-603. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0965-9978(02)00073-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adapting time integration management in crashworthiness and sheet metal forming computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (1-2), pp.67-114. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2002.002026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical model of hardening, rate sensitivity and thermal softening in BCC single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (7), pp.1511-1545. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00114-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined implicit/explicit algorithms for non-linear structural dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (5), pp.565-591. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.565-591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic time stepping algorithms for implicit numerical simulations of blade/casing interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (3), pp.351-362. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/cras.2001.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale approach for modeling crystalline solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guofeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Strachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Çağin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Aided Materials Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (2 3), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020012431230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian procedure for implicit computation of contact-impact between deformable bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Graillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (2), pp.209-222. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/cras.2001.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eulerian shell formulation for fluid-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 187 (3-4), pp.571-590. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(99)00340-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of subgrain dislocation structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo A Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (10), pp.2077-2114. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-5096(99)00104-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variational formulation of viscoplastic constitutive updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 171 (3), pp.419-444. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(98)00219-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved one-point integration method for large strain elastoplastic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 118 (1-2), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7825(94)90111-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Variational Approach to Modeling Coupled Thermo-Mechanical Nonlinear Dissipative Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic press, pp.69-126, 2013, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-396522-6.00002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Generated Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Thermal Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.2958-2964. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2739-7_447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique du comportement irréversible des métaux ductiles soumis à grandes déformations avec endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux et structures en mécanique [physics.class-ph]. Université de Liège, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01575580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Stainier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Ecole Centrale Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-fm-stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6719-6616</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168726858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stainier_l_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-4542-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Stainier a obtenu en juin 1996 son doctorat en Sciences Appliquées de l'Université de Liège (Belgique), où il a également obtenu son diplôme d'ingénieur civil électricien-mécanicien (aérospatiale) en 1992. Après des séjours post-doctoraux à l'Université de Californie San Diego (UCSD) et au California Institute of Technology (Pasadena), il est devenu Chercheur Qualifié du Fonds de la Recherche Scientifique (FNRS), au département Aérospatiale & Mécanique de la Faculté des Sciences Appliquées de l'Université de Liège. En 2008, il a été recruté comme Professeur à l'École Centrale de Nantes (France), et a rejoint l'Institut de Recherches en Génie Civil et Mécanique (GeM, UMR 6183 CNRS-ECN-UN). De 2012 à 2016, il a été directeur du GeM. De 2017 à 2021, il a été responsable de l'équipe &amp;quot;Modélisation & Simulation&amp;quot; au sein du GeM. Depuis 2022, il est co-responsable de de l'UTR &amp;quot;Mécanique et Physique Multi-échelle des Matériaux&amp;quot;. Les travaux de recherche du Prof. Stainier concernent la modélisation mathématique et la simulation numérique des systèmes physiques non-linéaires, dissipatifs, rencontrés en ingéniérie mécanique et aérospatiale, avec un intérêt particulier pour les aspects multi-échelles et multi-physiques, en adoptant à la fois des paradigmes basés sur les modèles (paramétriques) et sur les données (non-paramétrique).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings of twinning Magnesium over a reversed load path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necdet Ali Özdür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefer Can Erman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Can Aydıner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, pp.112563. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.112563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Experimental Data in a Model‐Free Data‐Driven Method: The Case of Thermal Conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Platen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Anantheswar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Harazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherkenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (22), pp.e70165. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.70165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pampero HiFi: improvements in aerodynamic modeling of a spacecraft-oriented destructive re-entry code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Van Hauwert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEAS Space Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12567-025-00655-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical assessment of Data-Driven Identification method applied to nonlinear elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991913v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly adaptive sampling strategy for data-driven computational mechanics: Applications to computational homogenisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven micromorphic mechanics for materials with strain localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinto Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 429, pp.117180. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven methods for computational mechanics: A fair comparison between neural networks based and model-free approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zlatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Čanađija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 431, pp.117289. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based representation of history-dependent material response in the Data-Driven Computational Mechanics framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 419, pp.116694. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259707v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermomechanical investigation of textured Magnesium in an effort to validate crystal plasticity simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necdet Ali Özdür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefer Can Erman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Can Aydiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.277-284. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2024.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding severely anisotropic twinning bands in Magnesium: An in situ investigation by full-field microscopic image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefer Can Erman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahit Can Aydıner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.106203. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Games in Computational Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Weinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 417 (Part A), pp.116399. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OPTIMAL-TRANSPORT FINITE-PARTICLE METHOD FOR MASS DIFFUSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416, pp.116385. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strain based Lipschitz regularization for materials undergoing damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasudevan Kamasamudram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351 (G1), pp.125-149. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Goal-oriented Data Sampling in Data-Driven Computational Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gorgogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Karapiperis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 409, pp.115949. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.115949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADER Discontinuous Galerkin Material Point Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation of thermomechanical constitutive update for hyperbolic conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 394, pp.114893. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.114893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven multiscale modeling in mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Karapiperis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.104239. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data structures for model-free data-driven computational mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eggersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Reese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 382, pp.113855. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-scale analysis of transient diffusion problems through a homogenized enriched continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.D. G D Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.G. G Kouznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104212. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free data-driven computational mechanics enhanced by tensor voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eggersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Reese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373, pp.113499. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An entropy-stable Smooth Particle Hydrodynamics algorithm for large strain thermo-elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ataollah Ghavamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Hean Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio J Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379, pp.113736. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Reduced Homogenization for Transient Diffusion Problems with Emergent History Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G.D. Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara G Kouznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 380, pp.113773. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifield variational formulations of diffusion initial boundary value problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Anda Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.563-589. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-020-00931-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element solver for data-driven finite strain elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remapping-free variational h-adaption for strongly coupled thermo-mechanical problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.103435. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2020.103435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven fracture mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Lorenzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.113390. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched continuum for multi-scale transient diffusion coupled to mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Kouznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-020-00149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time imaging of strain fields induced by the ferrite-to-austenite transformation in high purity iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.101028. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On loading paths followed inside plastic simple waves in two-dimensional elastic-plastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.104064. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discontinuous Galerkin Material Point Method for variational hyperelastic-plastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 365, pp.112987. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.112987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hot Optimal Transportation Meshfree (HOTM) method for materials under extreme dynamic thermomechanical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huming Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyue Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 364, pp.112958. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.112958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear localization as a mesoscopic stress-relaxation mechanism in fused silica glass at high strain rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Joseph Schill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.103940. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.103940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability properties of the Discontinuous Galerkin Material Point Method for hyperbolic problems in one and two space dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.6239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic Strain Fields Measurement During the Allotropic α − γ Transformation in High Purity Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Mondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (8), pp.1145-1157. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00525-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric material state field extraction from full field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01725-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational framework for the modeling of glassy polymers under finite strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Michel Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Alberto Fancello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), pp.1037-1055. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-019-00809-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction in computational homogenization for transient heat conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. D. Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kouznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01767-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free data-driven methods in mechanics: material data identification and solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01731-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational h-adaption for coupled thermomechanical problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EC-05-2019-0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective transient behaviour of heterogeneous media in diffusion problems with a large contrast in the phase diffusivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.366-391. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free data-driven inelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eggersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchdoerfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 350, pp.81-99. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2019.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discontinuous Galerkin Material Point Method for the solution of impact problems in solid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 369, pp.80-102. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modeling of abradable wear in turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Berthoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Batailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.770-785. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based derivation of material response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 331, pp.184-196. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436800v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective transient behaviour of inclusions in diffusion problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (6), pp.981-998. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zamm.201700187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational measurements of stress fields from digital images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (12), pp.1810-1826. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454432v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit dynamics with a non-local damage model using the thick level set approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (3-4), pp.808. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based variational modeling of adiabatic shear bands structure evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaopu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.219-233. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of transverse cracking in laminates by the Thick Level Set approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gorris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Émile Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.118-130. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based variational modeling of fully formed adiabatic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaopu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The special-linear update: An application of differential manifold theory to the update of isochoric plasticity flow rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (4), pp.298-312. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale model predicting the mechanical behavior of nanocrystalline solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peron-Luhrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jerusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sansoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (9), pp.1895-1914. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Determination of the High Cycle Fatigue Limit Curve of Carbon Fiber Epoxy Matrix Composite Laminates by Thermography Methodology: Tests and Finite Element Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Westphal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Fatigue Design 2013, International Conference Proceedings, 66, pp.697-704. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-based variational model of ferromagnetic hysteresis for finite element computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. François-Lavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Henrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 246, pp.243-250. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2012.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of elasto-(visco) plastic composites based on an incremental variational principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Doghri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delannay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.86-112. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On convergence properties of variational constitutive updates for elasto-visco-plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMM Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.26-42. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gamm.201210003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation for the incremental homogenization of elasto-plastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Doghri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delannay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.2455-2475. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2011.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent incremental approximation of dissipation pseudo-potentials in the variational formulation of thermo-mechanical constitutive updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (4), pp.315. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2011.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NonSmooth Contact Dynamics-based multi-domain solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3-6), pp.242-253. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejcm.19.389-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and validation of a variational theory of thermomechanical coupling in finite visco-plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (5), pp.705-715. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational constitutive update algorithm for a set of isotropic hyperelasticviscoplastic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakson M Vassoler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (49-50), pp.4132-4148. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2008.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the strain rate parameters for structural adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Goglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakson Manfredini Vassoler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.1523-1540. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156856108X309495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first order energy-dissipative momentum conserving scheme for elasto-plasticity using the variational updates formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (6-8), pp.706-726. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2007.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational framework for nonlinear viscoelastic models in finite deformation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215 (2), pp.400-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum model describing the reverse grain-size dependence of the strength of nanocrystalline metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jérusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raùl Radovitzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (17), pp.2541-2559. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701230252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy momentum conserving algorithm using the variational formulation of viscoplastic updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (6), pp.904-942. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.1480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation of the coupled thermo-mechanical boundary-value problem for general dissipative solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (2), pp.401-424. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2005.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation of constitutive models and updates in non-linear finite viscoelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (11), pp.1831-1864. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of crashworthiness problems with improved contact algorithms for implicit time integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (5), pp.799-825. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2005.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy conserving balance of explicit time steps to combine implicit and explicit algorithms in structural dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 195 (19-22), pp.2169-2192. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex impact problems with implicit time algorithms: Application to a turbo-engine blade loss problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (1-4), pp.358-386. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2005.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined implicit/explicit time-integration algorithms for the numerical simulation of sheet metal forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 168 (1-2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2003.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-momentum conserving algorithm for non-linear hypoelastic constitutive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (1), pp.83-114. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex impact problems with implicit time algorithms. Application to crashworthiness problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of large time steps with an energy momentum conserving algorithm for non-linear hypoelastic constitutive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (3-4), pp.663-693. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2003.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined implicit/explicit algorithms for crashworthiness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (8-9), pp.1161-1177. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2004.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of hardening in BCC crystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 105, pp.157-164. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination automatique de la taille du pas de temps pour les schémas implicites en dynamique non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (1), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1296-2139(01)01134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic time stepping algorithms for implicit numerical simulations of non-linear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (7-10), pp.589-603. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0965-9978(02)00073-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adapting time integration management in crashworthiness and sheet metal forming computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (1-2), pp.67-114. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2002.002026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical model of hardening, rate sensitivity and thermal softening in BCC single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (7), pp.1511-1545. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00114-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined implicit/explicit algorithms for non-linear structural dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (5), pp.565-591. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.565-591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic time stepping algorithms for implicit numerical simulations of blade/casing interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (3), pp.351-362. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/cras.2001.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale approach for modeling crystalline solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guofeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Strachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Çağin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Aided Materials Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (2 3), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020012431230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian procedure for implicit computation of contact-impact between deformable bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Graillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (2), pp.209-222. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/cras.2001.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eulerian shell formulation for fluid-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 187 (3-4), pp.571-590. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(99)00340-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of subgrain dislocation structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo A Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (10), pp.2077-2114. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-5096(99)00104-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variational formulation of viscoplastic constitutive updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 171 (3), pp.419-444. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(98)00219-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved one-point integration method for large strain elastoplastic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 118 (1-2), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7825(94)90111-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Variational Approach to Modeling Coupled Thermo-Mechanical Nonlinear Dissipative Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic press, pp.69-126, 2013, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-396522-6.00002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Generated Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Thermal Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.2958-2964. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2739-7_447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique du comportement irréversible des métaux ductiles soumis à grandes déformations avec endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux et structures en mécanique [physics.class-ph]. Université de Liège, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01575580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7D02F60"/>
+    <w:nsid w:val="F42039CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-fm-stainier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6719-6616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168726858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/stainier_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4542-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necdet Ali &#214;zd&#252;r" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefer Can Erman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can Ayd&#305;ner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112563" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Platen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Anantheswar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Harazin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Storm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherkenbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70165" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iko Midani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106715" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Van Hauwert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-025-00655-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991913v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hachem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118273" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rocha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105382" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Ulloa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andrade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117180" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can Aydiner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.06.035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701419v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zlati&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko &#268;ana&#273;ija" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117289" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259707v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dandin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116694" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449387v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahit Can Ayd&#305;ner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Weinberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Conti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116399" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Kamasamudram" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.176" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandolfi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ortiz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116385" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gorgogianni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karapiperis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E Andrade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.115949" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216506v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Lakiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7365" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651590v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114893" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104239" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eggersmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Reese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113855" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Waseem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.D. G D Geers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. G Kouznetsova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104212" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.D. Geers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara G Kouznetsova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113773" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113499" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Ghavamian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Hean Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Gil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bonet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113736" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Anda Salazar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00931-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113756" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932403v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Pethe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103435" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Lorenzis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113390" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kouznetsova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00149-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914607v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104064" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112987" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101028" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245276v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huming Liao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyue Fan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Fan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112958" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251629v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Joseph Schill" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Mendez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.103940" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6239" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317370v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00525-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379535v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-05-2019-0243" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michel Farias" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alberto Fancello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00809-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293230v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. D. Geers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kouznetsova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01767-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159717v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01731-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159719v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.10.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eggersmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchdoerfer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reese" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913188v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.05.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569316v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Berthoul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.05.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159721v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700187" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436800v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454432v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5721" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315362v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaopu Su" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.04.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154791v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Picart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4824" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8XCQPZD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gorris" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;mile Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.05.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983537v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.02.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007376v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hurtado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4600" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GTXS12V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004959v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peron-Luhrs" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jerusalem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sansoz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noels" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.04.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240282v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.123" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004989v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fran&#231;ois-Lavet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henrotte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.06.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006931v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brassart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Doghri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delannay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.03.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007142v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gamm.201210003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZGKGX1J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004965v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.09.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.03.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.11.012" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806626v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.389-417" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006950v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fancello" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Goglio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakson Manfredini Vassoler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856108X309495" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004964v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakson M Vassoler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.04.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004830v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ponthot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.09.008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004968v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fancello" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004694v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine J&#233;rusalem" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#249;l Radovitzky" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701230252" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1480" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B2574A45F1B06CE366C4A23794F061EDD25EC44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004967v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2005.08.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004966v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1525" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007298v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2005.04.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006797v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.03.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007295v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2005.06.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005863v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.12.004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004990v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.869" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2X0TSTG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007159v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2003.09.032" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007296v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005861v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2004.03.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007096v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030183" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FNDWM4C3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006725v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bonini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(01)01134-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005284v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00073-X" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVL1BWFK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007276v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2002.002026" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004846v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00114-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005862v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.565-591" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005283v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/cras.2001.0183" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004904v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofeng Wang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Strachan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir &#199;a&#287;in" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020012431230" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005280v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Graillet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/cras.2001.0173" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005231v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Benson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00340-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HQ2XDWK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004955v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Repetto" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(99)00104-0" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007379v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(98)00219-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005235v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(94)90111-2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSBZ5DBW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007469v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396522-6.00002-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286593v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2739-7_447" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01575580v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-fm-stainier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6719-6616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168726858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/stainier_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4542-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necdet Ali &#214;zd&#252;r" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefer Can Erman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can Ayd&#305;ner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112563" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Platen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Anantheswar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Harazin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Storm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherkenbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70165" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iko Midani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106715" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Van Hauwert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-025-00655-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991913v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hachem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118273" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rocha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105382" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Ulloa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andrade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117180" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701419v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zlati&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko &#268;ana&#273;ija" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117289" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259707v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dandin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116694" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can Aydiner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.06.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449387v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahit Can Ayd&#305;ner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Weinberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Conti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116399" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandolfi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ortiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116385" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Kamasamudram" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.176" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gorgogianni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karapiperis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E Andrade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.115949" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216506v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Lakiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7365" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651590v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114893" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104239" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eggersmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Reese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113855" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Waseem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.D. G D Geers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. G Kouznetsova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104212" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113499" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Ghavamian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Hean Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Gil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bonet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113736" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189901v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.D. Geers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara G Kouznetsova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113773" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Anda Salazar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00931-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113756" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932403v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Pethe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103435" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Lorenzis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113390" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kouznetsova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00149-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914607v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104064" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555676v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112987" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245276v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huming Liao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyue Fan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Fan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112958" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251629v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Joseph Schill" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Mendez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.103940" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6239" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317370v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00525-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michel Farias" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alberto Fancello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00809-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293230v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. D. Geers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kouznetsova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01767-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159717v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01731-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379535v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-05-2019-0243" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159719v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.10.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eggersmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchdoerfer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reese" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913188v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.05.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569316v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Berthoul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.05.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436800v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159721v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700187" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454432v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5721" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154791v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Picart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4824" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8XCQPZD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315362v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaopu Su" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.04.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gorris" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;mile Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.05.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983537v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.02.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007376v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hurtado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4600" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GTXS12V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004959v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peron-Luhrs" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jerusalem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sansoz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noels" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.04.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240282v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.123" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004989v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fran&#231;ois-Lavet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henrotte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.06.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006931v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brassart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Doghri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delannay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.03.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007142v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gamm.201210003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZGKGX1J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004965v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.09.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.03.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806626v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.389-417" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007339v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.11.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004964v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fancello" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakson M Vassoler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.04.014" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006950v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Goglio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakson Manfredini Vassoler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856108X309495" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004830v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ponthot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.09.008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004968v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fancello" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004694v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine J&#233;rusalem" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#249;l Radovitzky" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701230252" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1480" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B2574A45F1B06CE366C4A23794F061EDD25EC44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004967v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2005.08.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004966v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1525" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007298v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2005.04.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006797v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.03.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007295v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2005.06.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005863v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.12.004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004990v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.869" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2X0TSTG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007296v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007159v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2003.09.032" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005861v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2004.03.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007096v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030183" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FNDWM4C3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006725v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bonini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(01)01134-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005284v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00073-X" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVL1BWFK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007276v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2002.002026" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004846v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00114-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005862v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.565-591" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005283v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/cras.2001.0183" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004904v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofeng Wang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Strachan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir &#199;a&#287;in" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020012431230" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005280v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Graillet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/cras.2001.0173" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005231v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Benson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00340-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HQ2XDWK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004955v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Repetto" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(99)00104-0" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007379v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(98)00219-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005235v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(94)90111-2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSBZ5DBW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007469v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396522-6.00002-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286593v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2739-7_447" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01575580v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>