--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Stainier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Ecole Centrale Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-fm-stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6719-6616</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168726858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stainier_l_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-4542-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Stainier a obtenu en juin 1996 son doctorat en Sciences Appliquées de l'Université de Liège (Belgique), où il a également obtenu son diplôme d'ingénieur civil électricien-mécanicien (aérospatiale) en 1992. Après des séjours post-doctoraux à l'Université de Californie San Diego (UCSD) et au California Institute of Technology (Pasadena), il est devenu Chercheur Qualifié du Fonds de la Recherche Scientifique (FNRS), au département Aérospatiale & Mécanique de la Faculté des Sciences Appliquées de l'Université de Liège. En 2008, il a été recruté comme Professeur à l'École Centrale de Nantes (France), et a rejoint l'Institut de Recherches en Génie Civil et Mécanique (GeM, UMR 6183 CNRS-ECN-UN). De 2012 à 2016, il a été directeur du GeM. De 2017 à 2021, il a été responsable de l'équipe &amp;quot;Modélisation & Simulation&amp;quot; au sein du GeM. Depuis 2022, il est co-responsable de de l'UTR &amp;quot;Mécanique et Physique Multi-échelle des Matériaux&amp;quot;. Les travaux de recherche du Prof. Stainier concernent la modélisation mathématique et la simulation numérique des systèmes physiques non-linéaires, dissipatifs, rencontrés en ingéniérie mécanique et aérospatiale, avec un intérêt particulier pour les aspects multi-échelles et multi-physiques, en adoptant à la fois des paradigmes basés sur les modèles (paramétriques) et sur les données (non-paramétrique).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings of twinning Magnesium over a reversed load path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necdet Ali Özdür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefer Can Erman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Can Aydıner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, pp.112563. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.112563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Experimental Data in a Model‐Free Data‐Driven Method: The Case of Thermal Conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Platen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Anantheswar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Harazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherkenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (22), pp.e70165. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.70165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pampero HiFi: improvements in aerodynamic modeling of a spacecraft-oriented destructive re-entry code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Van Hauwert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEAS Space Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12567-025-00655-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical assessment of Data-Driven Identification method applied to nonlinear elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991913v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly adaptive sampling strategy for data-driven computational mechanics: Applications to computational homogenisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven micromorphic mechanics for materials with strain localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinto Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 429, pp.117180. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven methods for computational mechanics: A fair comparison between neural networks based and model-free approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zlatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Čanađija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 431, pp.117289. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based representation of history-dependent material response in the Data-Driven Computational Mechanics framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 419, pp.116694. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259707v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermomechanical investigation of textured Magnesium in an effort to validate crystal plasticity simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necdet Ali Özdür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefer Can Erman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Can Aydiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.277-284. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2024.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding severely anisotropic twinning bands in Magnesium: An in situ investigation by full-field microscopic image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefer Can Erman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahit Can Aydıner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.106203. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Games in Computational Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Weinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 417 (Part A), pp.116399. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OPTIMAL-TRANSPORT FINITE-PARTICLE METHOD FOR MASS DIFFUSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416, pp.116385. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strain based Lipschitz regularization for materials undergoing damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasudevan Kamasamudram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351 (G1), pp.125-149. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Goal-oriented Data Sampling in Data-Driven Computational Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gorgogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Karapiperis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 409, pp.115949. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.115949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADER Discontinuous Galerkin Material Point Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation of thermomechanical constitutive update for hyperbolic conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 394, pp.114893. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.114893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven multiscale modeling in mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Karapiperis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.104239. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data structures for model-free data-driven computational mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eggersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Reese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 382, pp.113855. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-scale analysis of transient diffusion problems through a homogenized enriched continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.D. G D Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.G. G Kouznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104212. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free data-driven computational mechanics enhanced by tensor voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eggersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Reese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373, pp.113499. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An entropy-stable Smooth Particle Hydrodynamics algorithm for large strain thermo-elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ataollah Ghavamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Hean Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio J Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379, pp.113736. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Reduced Homogenization for Transient Diffusion Problems with Emergent History Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G.D. Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara G Kouznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 380, pp.113773. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifield variational formulations of diffusion initial boundary value problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Anda Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.563-589. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-020-00931-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element solver for data-driven finite strain elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remapping-free variational h-adaption for strongly coupled thermo-mechanical problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.103435. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2020.103435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven fracture mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Lorenzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.113390. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched continuum for multi-scale transient diffusion coupled to mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Kouznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-020-00149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time imaging of strain fields induced by the ferrite-to-austenite transformation in high purity iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.101028. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On loading paths followed inside plastic simple waves in two-dimensional elastic-plastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.104064. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discontinuous Galerkin Material Point Method for variational hyperelastic-plastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 365, pp.112987. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.112987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hot Optimal Transportation Meshfree (HOTM) method for materials under extreme dynamic thermomechanical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huming Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyue Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 364, pp.112958. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.112958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear localization as a mesoscopic stress-relaxation mechanism in fused silica glass at high strain rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Joseph Schill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.103940. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.103940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability properties of the Discontinuous Galerkin Material Point Method for hyperbolic problems in one and two space dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.6239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic Strain Fields Measurement During the Allotropic α − γ Transformation in High Purity Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Mondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (8), pp.1145-1157. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00525-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric material state field extraction from full field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01725-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational framework for the modeling of glassy polymers under finite strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Michel Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Alberto Fancello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), pp.1037-1055. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-019-00809-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction in computational homogenization for transient heat conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. D. Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kouznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01767-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free data-driven methods in mechanics: material data identification and solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01731-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational h-adaption for coupled thermomechanical problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EC-05-2019-0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective transient behaviour of heterogeneous media in diffusion problems with a large contrast in the phase diffusivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.366-391. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free data-driven inelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eggersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchdoerfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 350, pp.81-99. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2019.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discontinuous Galerkin Material Point Method for the solution of impact problems in solid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 369, pp.80-102. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modeling of abradable wear in turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Berthoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Batailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.770-785. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based derivation of material response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 331, pp.184-196. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436800v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective transient behaviour of inclusions in diffusion problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (6), pp.981-998. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zamm.201700187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational measurements of stress fields from digital images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (12), pp.1810-1826. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454432v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit dynamics with a non-local damage model using the thick level set approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (3-4), pp.808. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based variational modeling of adiabatic shear bands structure evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaopu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.219-233. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of transverse cracking in laminates by the Thick Level Set approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gorris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Émile Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.118-130. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based variational modeling of fully formed adiabatic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaopu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The special-linear update: An application of differential manifold theory to the update of isochoric plasticity flow rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (4), pp.298-312. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale model predicting the mechanical behavior of nanocrystalline solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peron-Luhrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jerusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sansoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (9), pp.1895-1914. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Determination of the High Cycle Fatigue Limit Curve of Carbon Fiber Epoxy Matrix Composite Laminates by Thermography Methodology: Tests and Finite Element Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Westphal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Fatigue Design 2013, International Conference Proceedings, 66, pp.697-704. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-based variational model of ferromagnetic hysteresis for finite element computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. François-Lavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Henrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 246, pp.243-250. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2012.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of elasto-(visco) plastic composites based on an incremental variational principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Doghri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delannay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.86-112. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On convergence properties of variational constitutive updates for elasto-visco-plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMM Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.26-42. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gamm.201210003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation for the incremental homogenization of elasto-plastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Doghri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delannay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.2455-2475. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2011.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent incremental approximation of dissipation pseudo-potentials in the variational formulation of thermo-mechanical constitutive updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (4), pp.315. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2011.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NonSmooth Contact Dynamics-based multi-domain solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3-6), pp.242-253. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejcm.19.389-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and validation of a variational theory of thermomechanical coupling in finite visco-plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (5), pp.705-715. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational constitutive update algorithm for a set of isotropic hyperelasticviscoplastic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakson M Vassoler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (49-50), pp.4132-4148. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2008.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the strain rate parameters for structural adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Goglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakson Manfredini Vassoler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.1523-1540. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156856108X309495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first order energy-dissipative momentum conserving scheme for elasto-plasticity using the variational updates formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (6-8), pp.706-726. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2007.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational framework for nonlinear viscoelastic models in finite deformation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215 (2), pp.400-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum model describing the reverse grain-size dependence of the strength of nanocrystalline metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jérusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raùl Radovitzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (17), pp.2541-2559. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701230252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy momentum conserving algorithm using the variational formulation of viscoplastic updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (6), pp.904-942. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.1480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation of the coupled thermo-mechanical boundary-value problem for general dissipative solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (2), pp.401-424. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2005.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation of constitutive models and updates in non-linear finite viscoelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (11), pp.1831-1864. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of crashworthiness problems with improved contact algorithms for implicit time integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (5), pp.799-825. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2005.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy conserving balance of explicit time steps to combine implicit and explicit algorithms in structural dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 195 (19-22), pp.2169-2192. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex impact problems with implicit time algorithms: Application to a turbo-engine blade loss problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (1-4), pp.358-386. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2005.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined implicit/explicit time-integration algorithms for the numerical simulation of sheet metal forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 168 (1-2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2003.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-momentum conserving algorithm for non-linear hypoelastic constitutive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (1), pp.83-114. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex impact problems with implicit time algorithms. Application to crashworthiness problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of large time steps with an energy momentum conserving algorithm for non-linear hypoelastic constitutive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (3-4), pp.663-693. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2003.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined implicit/explicit algorithms for crashworthiness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (8-9), pp.1161-1177. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2004.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of hardening in BCC crystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 105, pp.157-164. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination automatique de la taille du pas de temps pour les schémas implicites en dynamique non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (1), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1296-2139(01)01134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic time stepping algorithms for implicit numerical simulations of non-linear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (7-10), pp.589-603. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0965-9978(02)00073-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adapting time integration management in crashworthiness and sheet metal forming computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (1-2), pp.67-114. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2002.002026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical model of hardening, rate sensitivity and thermal softening in BCC single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (7), pp.1511-1545. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00114-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined implicit/explicit algorithms for non-linear structural dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (5), pp.565-591. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.565-591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic time stepping algorithms for implicit numerical simulations of blade/casing interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (3), pp.351-362. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/cras.2001.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale approach for modeling crystalline solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guofeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Strachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Çağin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Aided Materials Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (2 3), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020012431230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian procedure for implicit computation of contact-impact between deformable bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Graillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (2), pp.209-222. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/cras.2001.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eulerian shell formulation for fluid-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 187 (3-4), pp.571-590. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(99)00340-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of subgrain dislocation structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo A Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (10), pp.2077-2114. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-5096(99)00104-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variational formulation of viscoplastic constitutive updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 171 (3), pp.419-444. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(98)00219-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved one-point integration method for large strain elastoplastic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 118 (1-2), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7825(94)90111-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Variational Approach to Modeling Coupled Thermo-Mechanical Nonlinear Dissipative Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic press, pp.69-126, 2013, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-396522-6.00002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Generated Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Thermal Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.2958-2964. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2739-7_447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique du comportement irréversible des métaux ductiles soumis à grandes déformations avec endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux et structures en mécanique [physics.class-ph]. Université de Liège, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01575580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Stainier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Ecole Centrale Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-fm-stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6719-6616</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168726858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stainier_l_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-4542-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Stainier a obtenu en juin 1996 son doctorat en Sciences Appliquées de l'Université de Liège (Belgique), où il a également obtenu son diplôme d'ingénieur civil électricien-mécanicien (aérospatiale) en 1992. Après des séjours post-doctoraux à l'Université de Californie San Diego (UCSD) et au California Institute of Technology (Pasadena), il est devenu Chercheur Qualifié du Fonds de la Recherche Scientifique (FNRS), au département Aérospatiale & Mécanique de la Faculté des Sciences Appliquées de l'Université de Liège. En 2008, il a été recruté comme Professeur à l'École Centrale de Nantes (France), et a rejoint l'Institut de Recherches en Génie Civil et Mécanique (GeM, UMR 6183 CNRS-ECN-UN). De 2012 à 2016, il a été directeur du GeM. De 2017 à 2021, il a été responsable de l'équipe &amp;quot;Modélisation & Simulation&amp;quot; au sein du GeM. Depuis 2022, il est co-responsable de de l'UTR &amp;quot;Mécanique et Physique Multi-échelle des Matériaux&amp;quot;. Les travaux de recherche du Prof. Stainier concernent la modélisation mathématique et la simulation numérique des systèmes physiques non-linéaires, dissipatifs, rencontrés en ingéniérie mécanique et aérospatiale, avec un intérêt particulier pour les aspects multi-échelles et multi-physiques, en adoptant à la fois des paradigmes basés sur les modèles (paramétriques) et sur les données (non-paramétrique).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven material identification in heterogeneous viscoelastic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Salahshoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 213, pp.106635. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2026.106635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pampero HiFi: improvements in aerodynamic modeling of a spacecraft-oriented destructive re-entry code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Van Hauwert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEAS Space Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12567-025-00655-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical assessment of Data-Driven Identification method applied to nonlinear elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991913v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly adaptive sampling strategy for data-driven computational mechanics: Applications to computational homogenisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings of twinning Magnesium over a reversed load path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necdet Ali Özdür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefer Can Erman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Can Aydıner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, pp.112563. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.112563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Experimental Data in a Model‐Free Data‐Driven Method: The Case of Thermal Conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Platen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Anantheswar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Harazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherkenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (22), pp.e70165. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.70165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAMS 2023 / SEMTA-MECAMAT COLLOQUIUM Mechanics Across the Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Czarnota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Rodríguez-Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105414. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven methods for computational mechanics: A fair comparison between neural networks based and model-free approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zlatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Čanađija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 431, pp.117289. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based representation of history-dependent material response in the Data-Driven Computational Mechanics framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 419, pp.116694. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259707v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermomechanical investigation of textured Magnesium in an effort to validate crystal plasticity simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necdet Ali Özdür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefer Can Erman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Can Aydiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.277-284. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2024.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven micromorphic mechanics for materials with strain localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinto Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 429, pp.117180. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Games in Computational Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Weinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 417 (Part A), pp.116399. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strain based Lipschitz regularization for materials undergoing damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasudevan Kamasamudram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351 (G1), pp.125-149. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OPTIMAL-TRANSPORT FINITE-PARTICLE METHOD FOR MASS DIFFUSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416, pp.116385. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Goal-oriented Data Sampling in Data-Driven Computational Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gorgogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Karapiperis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 409, pp.115949. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.115949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADER Discontinuous Galerkin Material Point Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding severely anisotropic twinning bands in Magnesium: An in situ investigation by full-field microscopic image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefer Can Erman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahit Can Aydıner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.106203. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation of thermomechanical constitutive update for hyperbolic conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 394, pp.114893. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.114893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free data-driven computational mechanics enhanced by tensor voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eggersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Reese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373, pp.113499. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An entropy-stable Smooth Particle Hydrodynamics algorithm for large strain thermo-elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ataollah Ghavamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Hean Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio J Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379, pp.113736. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-scale analysis of transient diffusion problems through a homogenized enriched continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.D. G D Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.G. G Kouznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104212. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Reduced Homogenization for Transient Diffusion Problems with Emergent History Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G.D. Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara G Kouznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 380, pp.113773. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifield variational formulations of diffusion initial boundary value problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Anda Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.563-589. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-020-00931-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element solver for data-driven finite strain elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data structures for model-free data-driven computational mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eggersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Reese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 382, pp.113855. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven multiscale modeling in mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Karapiperis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.104239. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven fracture mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Lorenzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.113390. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched continuum for multi-scale transient diffusion coupled to mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Kouznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-020-00149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time imaging of strain fields induced by the ferrite-to-austenite transformation in high purity iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.101028. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On loading paths followed inside plastic simple waves in two-dimensional elastic-plastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.104064. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discontinuous Galerkin Material Point Method for variational hyperelastic-plastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 365, pp.112987. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.112987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hot Optimal Transportation Meshfree (HOTM) method for materials under extreme dynamic thermomechanical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huming Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyue Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 364, pp.112958. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.112958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear localization as a mesoscopic stress-relaxation mechanism in fused silica glass at high strain rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Joseph Schill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.103940. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.103940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remapping-free variational h-adaption for strongly coupled thermo-mechanical problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.103435. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2020.103435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic Strain Fields Measurement During the Allotropic α − γ Transformation in High Purity Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Mondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (8), pp.1145-1157. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00525-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric material state field extraction from full field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01725-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational h-adaption for coupled thermomechanical problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EC-05-2019-0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational framework for the modeling of glassy polymers under finite strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Michel Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Alberto Fancello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), pp.1037-1055. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-019-00809-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction in computational homogenization for transient heat conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. D. Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kouznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01767-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free data-driven methods in mechanics: material data identification and solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01731-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective transient behaviour of heterogeneous media in diffusion problems with a large contrast in the phase diffusivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.366-391. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free data-driven inelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eggersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchdoerfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 350, pp.81-99. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2019.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability properties of the Discontinuous Galerkin Material Point Method for hyperbolic problems in one and two space dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.6239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discontinuous Galerkin Material Point Method for the solution of impact problems in solid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 369, pp.80-102. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modeling of abradable wear in turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Berthoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Batailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.770-785. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based derivation of material response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 331, pp.184-196. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436800v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective transient behaviour of inclusions in diffusion problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (6), pp.981-998. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zamm.201700187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational measurements of stress fields from digital images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (12), pp.1810-1826. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454432v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit dynamics with a non-local damage model using the thick level set approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (3-4), pp.808. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based variational modeling of adiabatic shear bands structure evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaopu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.219-233. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of transverse cracking in laminates by the Thick Level Set approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gorris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Émile Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.118-130. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based variational modeling of fully formed adiabatic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaopu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The special-linear update: An application of differential manifold theory to the update of isochoric plasticity flow rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (4), pp.298-312. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale model predicting the mechanical behavior of nanocrystalline solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peron-Luhrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jerusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sansoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (9), pp.1895-1914. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Determination of the High Cycle Fatigue Limit Curve of Carbon Fiber Epoxy Matrix Composite Laminates by Thermography Methodology: Tests and Finite Element Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Westphal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Fatigue Design 2013, International Conference Proceedings, 66, pp.697-704. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-based variational model of ferromagnetic hysteresis for finite element computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. François-Lavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Henrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 246, pp.243-250. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2012.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of elasto-(visco) plastic composites based on an incremental variational principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Doghri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delannay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.86-112. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On convergence properties of variational constitutive updates for elasto-visco-plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMM Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.26-42. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gamm.201210003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation for the incremental homogenization of elasto-plastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Doghri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delannay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.2455-2475. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2011.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent incremental approximation of dissipation pseudo-potentials in the variational formulation of thermo-mechanical constitutive updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (4), pp.315. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2011.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NonSmooth Contact Dynamics-based multi-domain solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3-6), pp.242-253. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejcm.19.389-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and validation of a variational theory of thermomechanical coupling in finite visco-plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (5), pp.705-715. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational constitutive update algorithm for a set of isotropic hyperelasticviscoplastic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakson M Vassoler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (49-50), pp.4132-4148. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2008.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the strain rate parameters for structural adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Goglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakson Manfredini Vassoler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.1523-1540. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156856108X309495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first order energy-dissipative momentum conserving scheme for elasto-plasticity using the variational updates formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (6-8), pp.706-726. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2007.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational framework for nonlinear viscoelastic models in finite deformation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215 (2), pp.400-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum model describing the reverse grain-size dependence of the strength of nanocrystalline metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jérusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raùl Radovitzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (17), pp.2541-2559. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701230252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation of constitutive models and updates in non-linear finite viscoelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (11), pp.1831-1864. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of crashworthiness problems with improved contact algorithms for implicit time integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (5), pp.799-825. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2005.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation of the coupled thermo-mechanical boundary-value problem for general dissipative solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (2), pp.401-424. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2005.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy conserving balance of explicit time steps to combine implicit and explicit algorithms in structural dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 195 (19-22), pp.2169-2192. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy momentum conserving algorithm using the variational formulation of viscoplastic updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (6), pp.904-942. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.1480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex impact problems with implicit time algorithms: Application to a turbo-engine blade loss problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (1-4), pp.358-386. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2005.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-momentum conserving algorithm for non-linear hypoelastic constitutive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (1), pp.83-114. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of large time steps with an energy momentum conserving algorithm for non-linear hypoelastic constitutive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (3-4), pp.663-693. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2003.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex impact problems with implicit time algorithms. Application to crashworthiness problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined implicit/explicit algorithms for crashworthiness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (8-9), pp.1161-1177. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2004.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined implicit/explicit time-integration algorithms for the numerical simulation of sheet metal forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 168 (1-2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2003.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of hardening in BCC crystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 105, pp.157-164. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic time stepping algorithms for implicit numerical simulations of non-linear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (7-10), pp.589-603. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0965-9978(02)00073-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adapting time integration management in crashworthiness and sheet metal forming computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (1-2), pp.67-114. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2002.002026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination automatique de la taille du pas de temps pour les schémas implicites en dynamique non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (1), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1296-2139(01)01134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical model of hardening, rate sensitivity and thermal softening in BCC single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (7), pp.1511-1545. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00114-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined implicit/explicit algorithms for non-linear structural dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (5), pp.565-591. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.565-591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic time stepping algorithms for implicit numerical simulations of blade/casing interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (3), pp.351-362. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/cras.2001.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale approach for modeling crystalline solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guofeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Strachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Çağin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Aided Materials Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (2 3), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020012431230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian procedure for implicit computation of contact-impact between deformable bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Graillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (2), pp.209-222. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/cras.2001.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eulerian shell formulation for fluid-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 187 (3-4), pp.571-590. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(99)00340-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of subgrain dislocation structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo A Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (10), pp.2077-2114. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-5096(99)00104-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variational formulation of viscoplastic constitutive updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 171 (3), pp.419-444. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(98)00219-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved one-point integration method for large strain elastoplastic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 118 (1-2), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7825(94)90111-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Variational Approach to Modeling Coupled Thermo-Mechanical Nonlinear Dissipative Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic press, pp.69-126, 2013, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-396522-6.00002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Generated Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Thermal Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.2958-2964. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2739-7_447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique du comportement irréversible des métaux ductiles soumis à grandes déformations avec endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux et structures en mécanique [physics.class-ph]. Université de Liège, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01575580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F42039CC"/>
+    <w:nsid w:val="A820C6A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-fm-stainier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6719-6616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168726858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/stainier_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4542-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necdet Ali &#214;zd&#252;r" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefer Can Erman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can Ayd&#305;ner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112563" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Platen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Anantheswar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Harazin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Storm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherkenbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70165" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iko Midani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106715" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Van Hauwert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-025-00655-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991913v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hachem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118273" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rocha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105382" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Ulloa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andrade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117180" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701419v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zlati&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko &#268;ana&#273;ija" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117289" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259707v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dandin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116694" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can Aydiner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.06.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449387v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahit Can Ayd&#305;ner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Weinberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Conti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116399" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandolfi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ortiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116385" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Kamasamudram" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.176" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gorgogianni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karapiperis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E Andrade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.115949" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216506v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Lakiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7365" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651590v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114893" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104239" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eggersmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Reese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113855" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Waseem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.D. G D Geers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. G Kouznetsova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104212" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113499" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Ghavamian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Hean Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Gil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bonet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113736" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189901v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.D. Geers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara G Kouznetsova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113773" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Anda Salazar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00931-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113756" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932403v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Pethe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103435" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Lorenzis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113390" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kouznetsova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00149-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914607v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104064" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555676v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112987" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245276v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huming Liao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyue Fan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Fan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112958" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251629v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Joseph Schill" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Mendez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.103940" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6239" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317370v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00525-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michel Farias" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alberto Fancello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00809-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293230v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. D. Geers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kouznetsova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01767-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159717v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01731-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379535v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-05-2019-0243" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159719v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.10.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eggersmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchdoerfer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reese" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913188v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.05.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569316v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Berthoul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.05.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436800v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159721v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700187" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454432v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5721" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154791v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Picart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4824" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8XCQPZD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315362v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaopu Su" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.04.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gorris" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;mile Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.05.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983537v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.02.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007376v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hurtado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4600" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GTXS12V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004959v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peron-Luhrs" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jerusalem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sansoz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noels" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.04.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240282v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.123" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004989v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fran&#231;ois-Lavet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henrotte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.06.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006931v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brassart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Doghri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delannay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.03.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007142v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gamm.201210003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZGKGX1J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004965v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.09.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.03.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806626v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.389-417" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007339v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.11.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004964v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fancello" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakson M Vassoler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.04.014" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006950v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Goglio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakson Manfredini Vassoler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856108X309495" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004830v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ponthot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.09.008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004968v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fancello" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004694v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine J&#233;rusalem" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#249;l Radovitzky" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701230252" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1480" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B2574A45F1B06CE366C4A23794F061EDD25EC44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004967v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2005.08.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004966v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1525" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007298v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2005.04.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006797v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.03.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007295v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2005.06.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005863v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.12.004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004990v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.869" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2X0TSTG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007296v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007159v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2003.09.032" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005861v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2004.03.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007096v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030183" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FNDWM4C3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006725v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bonini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(01)01134-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005284v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00073-X" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVL1BWFK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007276v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2002.002026" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004846v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00114-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005862v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.565-591" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005283v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/cras.2001.0183" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004904v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofeng Wang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Strachan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir &#199;a&#287;in" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020012431230" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005280v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Graillet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/cras.2001.0173" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005231v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Benson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00340-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HQ2XDWK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004955v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Repetto" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(99)00104-0" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007379v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(98)00219-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005235v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(94)90111-2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSBZ5DBW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007469v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396522-6.00002-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286593v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2739-7_447" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01575580v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-fm-stainier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6719-6616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168726858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/stainier_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4542-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Salahshoor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2026.106635" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iko Midani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledermann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Van Hauwert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-025-00655-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991913v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hachem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118273" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rocha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105382" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necdet Ali &#214;zd&#252;r" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefer Can Erman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can Ayd&#305;ner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112563" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Platen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Anantheswar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Harazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Storm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherkenbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ariza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Czarnota" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stainier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105414" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zlati&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko &#268;ana&#273;ija" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117289" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259707v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dandin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116694" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can Aydiner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.06.035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Ulloa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andrade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117180" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Weinberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Conti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116399" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Kamasamudram" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.176" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandolfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ortiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116385" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979818v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gorgogianni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karapiperis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E Andrade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.115949" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Lakiss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7365" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahit Can Ayd&#305;ner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106203" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651590v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114893" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eggersmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Reese" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113499" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Ghavamian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Hean Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Gil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bonet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113736" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Waseem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.D. G D Geers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. G Kouznetsova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104212" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.D. Geers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara G Kouznetsova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113773" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Anda Salazar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00931-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436816v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113756" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113855" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104239" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523430v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Lorenzis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113390" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kouznetsova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00149-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864828v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914607v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104064" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555676v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112987" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huming Liao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyue Fan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Fan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112958" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251629v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Joseph Schill" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Mendez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.103940" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Pethe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103435" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317370v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00525-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379535v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-05-2019-0243" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249663v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michel Farias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alberto Fancello" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00809-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. D. Geers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kouznetsova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01767-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159717v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01731-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159719v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.10.021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159723v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eggersmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchdoerfer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reese" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378909v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6239" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913188v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.05.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569316v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Berthoul" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.05.020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436800v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700187" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454432v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5721" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154791v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Picart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4824" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8XCQPZD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315362v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaopu Su" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.04.013" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150856v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gorris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;mile Bernard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.05.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.02.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007376v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hurtado" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4600" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GTXS12V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004959v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peron-Luhrs" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jerusalem" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sansoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noels" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.04.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240282v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.123" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004989v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fran&#231;ois-Lavet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henrotte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.06.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brassart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Doghri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delannay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.03.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007142v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gamm.201210003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZGKGX1J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004965v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.09.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768511v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.03.011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806626v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.389-417" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007339v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.11.012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004964v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fancello" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakson M Vassoler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.04.014" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006950v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Goglio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakson Manfredini Vassoler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856108X309495" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004830v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ponthot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.09.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004968v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fancello" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004694v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine J&#233;rusalem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#249;l Radovitzky" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701230252" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004966v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1525" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2005.04.010" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004967v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2005.08.010" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006797v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.03.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004988v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1480" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B2574A45F1B06CE366C4A23794F061EDD25EC44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007295v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2005.06.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004990v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.869" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2X0TSTG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007159v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2003.09.032" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007296v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005861v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2004.03.004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.12.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007096v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030183" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FNDWM4C3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005284v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00073-X" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVL1BWFK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007276v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2002.002026" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006725v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bonini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(01)01134-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004846v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00114-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005862v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.565-591" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005283v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/cras.2001.0183" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004904v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofeng Wang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Strachan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir &#199;a&#287;in" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020012431230" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005280v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Graillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/cras.2001.0173" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005231v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Benson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00340-0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HQ2XDWK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004955v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Repetto" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(99)00104-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007379v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(98)00219-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005235v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(94)90111-2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSBZ5DBW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007469v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396522-6.00002-5" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286593v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2739-7_447" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01575580v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>