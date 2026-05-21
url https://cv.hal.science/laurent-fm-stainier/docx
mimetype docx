--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Stainier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Ecole Centrale Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-fm-stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6719-6616</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168726858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stainier_l_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-4542-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Stainier a obtenu en juin 1996 son doctorat en Sciences Appliquées de l'Université de Liège (Belgique), où il a également obtenu son diplôme d'ingénieur civil électricien-mécanicien (aérospatiale) en 1992. Après des séjours post-doctoraux à l'Université de Californie San Diego (UCSD) et au California Institute of Technology (Pasadena), il est devenu Chercheur Qualifié du Fonds de la Recherche Scientifique (FNRS), au département Aérospatiale & Mécanique de la Faculté des Sciences Appliquées de l'Université de Liège. En 2008, il a été recruté comme Professeur à l'École Centrale de Nantes (France), et a rejoint l'Institut de Recherches en Génie Civil et Mécanique (GeM, UMR 6183 CNRS-ECN-UN). De 2012 à 2016, il a été directeur du GeM. De 2017 à 2021, il a été responsable de l'équipe &amp;quot;Modélisation & Simulation&amp;quot; au sein du GeM. Depuis 2022, il est co-responsable de de l'UTR &amp;quot;Mécanique et Physique Multi-échelle des Matériaux&amp;quot;. Les travaux de recherche du Prof. Stainier concernent la modélisation mathématique et la simulation numérique des systèmes physiques non-linéaires, dissipatifs, rencontrés en ingéniérie mécanique et aérospatiale, avec un intérêt particulier pour les aspects multi-échelles et multi-physiques, en adoptant à la fois des paradigmes basés sur les modèles (paramétriques) et sur les données (non-paramétrique).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven material identification in heterogeneous viscoelastic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Salahshoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 213, pp.106635. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2026.106635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pampero HiFi: improvements in aerodynamic modeling of a spacecraft-oriented destructive re-entry code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Van Hauwert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEAS Space Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12567-025-00655-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical assessment of Data-Driven Identification method applied to nonlinear elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991913v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly adaptive sampling strategy for data-driven computational mechanics: Applications to computational homogenisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings of twinning Magnesium over a reversed load path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necdet Ali Özdür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefer Can Erman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Can Aydıner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, pp.112563. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.112563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Experimental Data in a Model‐Free Data‐Driven Method: The Case of Thermal Conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Platen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Anantheswar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Harazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherkenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (22), pp.e70165. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.70165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAMS 2023 / SEMTA-MECAMAT COLLOQUIUM Mechanics Across the Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Czarnota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Rodríguez-Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105414. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven methods for computational mechanics: A fair comparison between neural networks based and model-free approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zlatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Čanađija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 431, pp.117289. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based representation of history-dependent material response in the Data-Driven Computational Mechanics framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 419, pp.116694. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259707v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermomechanical investigation of textured Magnesium in an effort to validate crystal plasticity simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necdet Ali Özdür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefer Can Erman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Can Aydiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.277-284. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2024.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven micromorphic mechanics for materials with strain localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinto Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 429, pp.117180. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Games in Computational Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Weinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 417 (Part A), pp.116399. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strain based Lipschitz regularization for materials undergoing damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasudevan Kamasamudram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351 (G1), pp.125-149. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OPTIMAL-TRANSPORT FINITE-PARTICLE METHOD FOR MASS DIFFUSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416, pp.116385. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Goal-oriented Data Sampling in Data-Driven Computational Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gorgogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Karapiperis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 409, pp.115949. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.115949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADER Discontinuous Galerkin Material Point Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding severely anisotropic twinning bands in Magnesium: An in situ investigation by full-field microscopic image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefer Can Erman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahit Can Aydıner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.106203. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation of thermomechanical constitutive update for hyperbolic conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 394, pp.114893. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.114893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free data-driven computational mechanics enhanced by tensor voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eggersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Reese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373, pp.113499. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An entropy-stable Smooth Particle Hydrodynamics algorithm for large strain thermo-elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ataollah Ghavamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Hean Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio J Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379, pp.113736. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-scale analysis of transient diffusion problems through a homogenized enriched continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.D. G D Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.G. G Kouznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104212. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Reduced Homogenization for Transient Diffusion Problems with Emergent History Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G.D. Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara G Kouznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 380, pp.113773. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifield variational formulations of diffusion initial boundary value problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Anda Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.563-589. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-020-00931-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element solver for data-driven finite strain elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data structures for model-free data-driven computational mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eggersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Reese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 382, pp.113855. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven multiscale modeling in mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Karapiperis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.104239. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven fracture mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Lorenzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.113390. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched continuum for multi-scale transient diffusion coupled to mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Kouznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-020-00149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time imaging of strain fields induced by the ferrite-to-austenite transformation in high purity iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.101028. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On loading paths followed inside plastic simple waves in two-dimensional elastic-plastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.104064. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discontinuous Galerkin Material Point Method for variational hyperelastic-plastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 365, pp.112987. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.112987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hot Optimal Transportation Meshfree (HOTM) method for materials under extreme dynamic thermomechanical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huming Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyue Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 364, pp.112958. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.112958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear localization as a mesoscopic stress-relaxation mechanism in fused silica glass at high strain rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Joseph Schill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.103940. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.103940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remapping-free variational h-adaption for strongly coupled thermo-mechanical problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.103435. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2020.103435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic Strain Fields Measurement During the Allotropic α − γ Transformation in High Purity Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Mondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (8), pp.1145-1157. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00525-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric material state field extraction from full field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01725-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational h-adaption for coupled thermomechanical problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EC-05-2019-0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational framework for the modeling of glassy polymers under finite strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Michel Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Alberto Fancello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), pp.1037-1055. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-019-00809-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction in computational homogenization for transient heat conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. D. Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kouznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01767-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free data-driven methods in mechanics: material data identification and solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01731-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective transient behaviour of heterogeneous media in diffusion problems with a large contrast in the phase diffusivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.366-391. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free data-driven inelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eggersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchdoerfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 350, pp.81-99. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2019.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability properties of the Discontinuous Galerkin Material Point Method for hyperbolic problems in one and two space dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.6239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discontinuous Galerkin Material Point Method for the solution of impact problems in solid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 369, pp.80-102. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modeling of abradable wear in turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Berthoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Batailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.770-785. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based derivation of material response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 331, pp.184-196. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436800v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective transient behaviour of inclusions in diffusion problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (6), pp.981-998. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zamm.201700187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational measurements of stress fields from digital images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (12), pp.1810-1826. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454432v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit dynamics with a non-local damage model using the thick level set approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (3-4), pp.808. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based variational modeling of adiabatic shear bands structure evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaopu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.219-233. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of transverse cracking in laminates by the Thick Level Set approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gorris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Émile Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.118-130. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based variational modeling of fully formed adiabatic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaopu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The special-linear update: An application of differential manifold theory to the update of isochoric plasticity flow rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (4), pp.298-312. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale model predicting the mechanical behavior of nanocrystalline solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peron-Luhrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jerusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sansoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (9), pp.1895-1914. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Determination of the High Cycle Fatigue Limit Curve of Carbon Fiber Epoxy Matrix Composite Laminates by Thermography Methodology: Tests and Finite Element Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Westphal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Fatigue Design 2013, International Conference Proceedings, 66, pp.697-704. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-based variational model of ferromagnetic hysteresis for finite element computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. François-Lavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Henrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 246, pp.243-250. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2012.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of elasto-(visco) plastic composites based on an incremental variational principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Doghri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delannay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.86-112. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On convergence properties of variational constitutive updates for elasto-visco-plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMM Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.26-42. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gamm.201210003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation for the incremental homogenization of elasto-plastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Doghri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delannay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.2455-2475. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2011.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent incremental approximation of dissipation pseudo-potentials in the variational formulation of thermo-mechanical constitutive updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (4), pp.315. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2011.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NonSmooth Contact Dynamics-based multi-domain solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3-6), pp.242-253. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejcm.19.389-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and validation of a variational theory of thermomechanical coupling in finite visco-plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (5), pp.705-715. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational constitutive update algorithm for a set of isotropic hyperelasticviscoplastic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakson M Vassoler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (49-50), pp.4132-4148. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2008.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the strain rate parameters for structural adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Goglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakson Manfredini Vassoler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.1523-1540. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156856108X309495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first order energy-dissipative momentum conserving scheme for elasto-plasticity using the variational updates formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (6-8), pp.706-726. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2007.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational framework for nonlinear viscoelastic models in finite deformation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215 (2), pp.400-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum model describing the reverse grain-size dependence of the strength of nanocrystalline metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jérusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raùl Radovitzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (17), pp.2541-2559. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701230252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation of constitutive models and updates in non-linear finite viscoelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (11), pp.1831-1864. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of crashworthiness problems with improved contact algorithms for implicit time integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (5), pp.799-825. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2005.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation of the coupled thermo-mechanical boundary-value problem for general dissipative solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (2), pp.401-424. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2005.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy conserving balance of explicit time steps to combine implicit and explicit algorithms in structural dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 195 (19-22), pp.2169-2192. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy momentum conserving algorithm using the variational formulation of viscoplastic updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (6), pp.904-942. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.1480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex impact problems with implicit time algorithms: Application to a turbo-engine blade loss problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (1-4), pp.358-386. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2005.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-momentum conserving algorithm for non-linear hypoelastic constitutive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (1), pp.83-114. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of large time steps with an energy momentum conserving algorithm for non-linear hypoelastic constitutive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (3-4), pp.663-693. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2003.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex impact problems with implicit time algorithms. Application to crashworthiness problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined implicit/explicit algorithms for crashworthiness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (8-9), pp.1161-1177. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2004.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined implicit/explicit time-integration algorithms for the numerical simulation of sheet metal forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 168 (1-2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2003.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of hardening in BCC crystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 105, pp.157-164. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic time stepping algorithms for implicit numerical simulations of non-linear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (7-10), pp.589-603. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0965-9978(02)00073-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adapting time integration management in crashworthiness and sheet metal forming computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (1-2), pp.67-114. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2002.002026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination automatique de la taille du pas de temps pour les schémas implicites en dynamique non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (1), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1296-2139(01)01134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical model of hardening, rate sensitivity and thermal softening in BCC single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (7), pp.1511-1545. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00114-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined implicit/explicit algorithms for non-linear structural dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (5), pp.565-591. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.565-591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic time stepping algorithms for implicit numerical simulations of blade/casing interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (3), pp.351-362. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/cras.2001.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale approach for modeling crystalline solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guofeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Strachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Çağin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Aided Materials Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (2 3), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020012431230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian procedure for implicit computation of contact-impact between deformable bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Graillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (2), pp.209-222. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/cras.2001.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eulerian shell formulation for fluid-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 187 (3-4), pp.571-590. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(99)00340-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of subgrain dislocation structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo A Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (10), pp.2077-2114. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-5096(99)00104-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variational formulation of viscoplastic constitutive updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 171 (3), pp.419-444. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(98)00219-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved one-point integration method for large strain elastoplastic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 118 (1-2), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7825(94)90111-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Variational Approach to Modeling Coupled Thermo-Mechanical Nonlinear Dissipative Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic press, pp.69-126, 2013, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-396522-6.00002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Generated Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Thermal Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.2958-2964. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2739-7_447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique du comportement irréversible des métaux ductiles soumis à grandes déformations avec endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux et structures en mécanique [physics.class-ph]. Université de Liège, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01575580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Stainier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, Ecole Centrale Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-fm-stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6719-6616</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168726858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stainier_l_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-4542-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Stainier a obtenu en juin 1996 son doctorat en Sciences Appliquées de l'Université de Liège (Belgique), où il a également obtenu son diplôme d'ingénieur civil électricien-mécanicien (aérospatiale) en 1992. Après des séjours post-doctoraux à l'Université de Californie San Diego (UCSD) et au California Institute of Technology (Pasadena), il est devenu Chercheur Qualifié du Fonds de la Recherche Scientifique (FNRS), au département Aérospatiale & Mécanique de la Faculté des Sciences Appliquées de l'Université de Liège. En 2008, il a été recruté comme Professeur à l'École Centrale de Nantes (France), et a rejoint l'Institut de Recherches en Génie Civil et Mécanique (GeM, UMR 6183 CNRS-ECN-UN). De 2012 à 2016, il a été directeur du GeM. De 2017 à 2021, il a été responsable de l'équipe &amp;quot;Modélisation & Simulation&amp;quot; au sein du GeM. Depuis 2022, il est co-responsable de de l'UTR &amp;quot;Mécanique et Physique Multi-échelle des Matériaux&amp;quot;. Les travaux de recherche du Prof. Stainier concernent la modélisation mathématique et la simulation numérique des systèmes physiques non-linéaires, dissipatifs, rencontrés en ingéniérie mécanique et aérospatiale, avec un intérêt particulier pour les aspects multi-échelles et multi-physiques, en adoptant à la fois des paradigmes basés sur les modèles (paramétriques) et sur les données (non-paramétrique).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven material identification in heterogeneous viscoelastic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Salahshoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 213, pp.106635. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2026.106635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pampero HiFi: improvements in aerodynamic modeling of a spacecraft-oriented destructive re-entry code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ledermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iko Midani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Van Hauwert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Spel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEAS Space Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12567-025-00655-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical assessment of Data-Driven Identification method applied to nonlinear elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991913v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly adaptive sampling strategy for data-driven computational mechanics: Applications to computational homogenisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings of twinning Magnesium over a reversed load path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necdet Ali Özdür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefer Can Erman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Can Aydıner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, pp.112563. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.112563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Experimental Data in a Model‐Free Data‐Driven Method: The Case of Thermal Conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Platen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Anantheswar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Harazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherkenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 126 (22), pp.e70165. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.70165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAMS 2023 / SEMTA-MECAMAT COLLOQUIUM Mechanics Across the Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Czarnota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Rodríguez-Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105414. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermomechanical investigation of textured Magnesium in an effort to validate crystal plasticity simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necdet Ali Özdür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefer Can Erman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Can Aydiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.277-284. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2024.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based representation of history-dependent material response in the Data-Driven Computational Mechanics framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 419, pp.116694. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259707v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven methods for computational mechanics: A fair comparison between neural networks based and model-free approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zlatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Čanađija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 431, pp.117289. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven micromorphic mechanics for materials with strain localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinto Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 429, pp.117180. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Games in Computational Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Weinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 417 (Part A), pp.116399. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OPTIMAL-TRANSPORT FINITE-PARTICLE METHOD FOR MASS DIFFUSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416, pp.116385. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strain based Lipschitz regularization for materials undergoing damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasudevan Kamasamudram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351 (G1), pp.125-149. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Goal-oriented Data Sampling in Data-Driven Computational Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gorgogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Karapiperis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 409, pp.115949. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.115949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADER Discontinuous Galerkin Material Point Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding severely anisotropic twinning bands in Magnesium: An in situ investigation by full-field microscopic image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sefer Can Erman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahit Can Aydıner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.106203. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation of thermomechanical constitutive update for hyperbolic conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 394, pp.114893. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.114893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-scale analysis of transient diffusion problems through a homogenized enriched continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.D. G D Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.G. G Kouznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104212. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Reduced Homogenization for Transient Diffusion Problems with Emergent History Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G.D. Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara G Kouznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 380, pp.113773. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free data-driven computational mechanics enhanced by tensor voting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eggersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Reese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373, pp.113499. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An entropy-stable Smooth Particle Hydrodynamics algorithm for large strain thermo-elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ataollah Ghavamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Hean Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio J Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379, pp.113736. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifield variational formulations of diffusion initial boundary value problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Anda Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.563-589. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-020-00931-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element solver for data-driven finite strain elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data structures for model-free data-driven computational mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eggersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Reese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 382, pp.113855. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven multiscale modeling in mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Karapiperis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José E Andrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.104239. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven fracture mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Lorenzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.113390. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.113390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched continuum for multi-scale transient diffusion coupled to mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Kouznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-020-00149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time imaging of strain fields induced by the ferrite-to-austenite transformation in high purity iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.101028. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On loading paths followed inside plastic simple waves in two-dimensional elastic-plastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.104064. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discontinuous Galerkin Material Point Method for variational hyperelastic-plastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 365, pp.112987. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.112987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hot Optimal Transportation Meshfree (HOTM) method for materials under extreme dynamic thermomechanical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huming Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongyue Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 364, pp.112958. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2020.112958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear localization as a mesoscopic stress-relaxation mechanism in fused silica glass at high strain rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Joseph Schill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.103940. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.103940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remapping-free variational h-adaption for strongly coupled thermo-mechanical problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.103435. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2020.103435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic Strain Fields Measurement During the Allotropic α − γ Transformation in High Purity Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Mondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (8), pp.1145-1157. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00525-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric material state field extraction from full field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01725-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational h-adaption for coupled thermomechanical problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EC-05-2019-0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational framework for the modeling of glassy polymers under finite strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Michel Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Alberto Fancello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), pp.1037-1055. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-019-00809-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction in computational homogenization for transient heat conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. D. Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kouznetsova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01767-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free data-driven methods in mechanics: material data identification and solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01731-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective transient behaviour of heterogeneous media in diffusion problems with a large contrast in the phase diffusivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.366-391. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free data-driven inelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eggersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kirchdoerfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 350, pp.81-99. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2019.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability properties of the Discontinuous Galerkin Material Point Method for hyperbolic problems in one and two space dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.6239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discontinuous Galerkin Material Point Method for the solution of impact problems in solid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 369, pp.80-102. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological modeling of abradable wear in turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Berthoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Batailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.770-785. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based derivation of material response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 331, pp.184-196. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436800v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective transient behaviour of inclusions in diffusion problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (6), pp.981-998. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zamm.201700187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational measurements of stress fields from digital images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (12), pp.1810-1826. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454432v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based variational modeling of adiabatic shear bands structure evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaopu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.219-233. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit dynamics with a non-local damage model using the thick level set approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (3-4), pp.808. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of transverse cracking in laminates by the Thick Level Set approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gorris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Émile Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.118-130. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based variational modeling of fully formed adiabatic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaopu Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The special-linear update: An application of differential manifold theory to the update of isochoric plasticity flow rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (4), pp.298-312. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale model predicting the mechanical behavior of nanocrystalline solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peron-Luhrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jerusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sansoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (9), pp.1895-1914. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Determination of the High Cycle Fatigue Limit Curve of Carbon Fiber Epoxy Matrix Composite Laminates by Thermography Methodology: Tests and Finite Element Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Westphal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rozycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Fatigue Design 2013, International Conference Proceedings, 66, pp.697-704. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-based variational model of ferromagnetic hysteresis for finite element computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. François-Lavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Henrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geuzaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 246, pp.243-250. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2012.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of elasto-(visco) plastic composites based on an incremental variational principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Doghri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delannay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.86-112. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On convergence properties of variational constitutive updates for elasto-visco-plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMM Mitteilungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.26-42. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gamm.201210003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation for the incremental homogenization of elasto-plastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Doghri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delannay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.2455-2475. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2011.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent incremental approximation of dissipation pseudo-potentials in the variational formulation of thermo-mechanical constitutive updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (4), pp.315. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2011.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NonSmooth Contact Dynamics-based multi-domain solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3-6), pp.242-253. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejcm.19.389-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and validation of a variational theory of thermomechanical coupling in finite visco-plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (5), pp.705-715. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the strain rate parameters for structural adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Goglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakson Manfredini Vassoler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.1523-1540. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156856108X309495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational constitutive update algorithm for a set of isotropic hyperelasticviscoplastic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakson M Vassoler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (49-50), pp.4132-4148. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2008.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first order energy-dissipative momentum conserving scheme for elasto-plasticity using the variational updates formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (6-8), pp.706-726. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2007.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational framework for nonlinear viscoelastic models in finite deformation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215 (2), pp.400-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum model describing the reverse grain-size dependence of the strength of nanocrystalline metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jérusalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raùl Radovitzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (17), pp.2541-2559. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701230252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation of the coupled thermo-mechanical boundary-value problem for general dissipative solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (2), pp.401-424. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2005.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational formulation of constitutive models and updates in non-linear finite viscoelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fancello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (11), pp.1831-1864. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of crashworthiness problems with improved contact algorithms for implicit time integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (5), pp.799-825. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2005.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy conserving balance of explicit time steps to combine implicit and explicit algorithms in structural dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 195 (19-22), pp.2169-2192. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy momentum conserving algorithm using the variational formulation of viscoplastic updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (6), pp.904-942. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.1480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex impact problems with implicit time algorithms: Application to a turbo-engine blade loss problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (1-4), pp.358-386. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2005.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energy-momentum conserving algorithm for non-linear hypoelastic constitutive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (1), pp.83-114. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of large time steps with an energy momentum conserving algorithm for non-linear hypoelastic constitutive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (3-4), pp.663-693. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2003.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of complex impact problems with implicit time algorithms. Application to crashworthiness problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined implicit/explicit algorithms for crashworthiness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (8-9), pp.1161-1177. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2004.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined implicit/explicit time-integration algorithms for the numerical simulation of sheet metal forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 168 (1-2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2003.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of hardening in BCC crystal plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 105, pp.157-164. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination automatique de la taille du pas de temps pour les schémas implicites en dynamique non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (1), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1296-2139(01)01134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic time stepping algorithms for implicit numerical simulations of non-linear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (7-10), pp.589-603. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0965-9978(02)00073-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adapting time integration management in crashworthiness and sheet metal forming computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (1-2), pp.67-114. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2002.002026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical model of hardening, rate sensitivity and thermal softening in BCC single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (7), pp.1511-1545. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00114-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined implicit/explicit algorithms for non-linear structural dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (5), pp.565-591. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.565-591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic time stepping algorithms for implicit numerical simulations of blade/casing interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Noels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (3), pp.351-362. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/cras.2001.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale approach for modeling crystalline solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cuitiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guofeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Strachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Çağin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Aided Materials Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (2 3), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020012431230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian procedure for implicit computation of contact-impact between deformable bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Graillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Crashworthiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6 (2), pp.209-222. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/cras.2001.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eulerian shell formulation for fluid-structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 187 (3-4), pp.571-590. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(99)00340-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of subgrain dislocation structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo A Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (10), pp.2077-2114. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-5096(99)00104-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variational formulation of viscoplastic constitutive updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 171 (3), pp.419-444. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(98)00219-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved one-point integration method for large strain elastoplastic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 118 (1-2), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0045-7825(94)90111-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Variational Approach to Modeling Coupled Thermo-Mechanical Nonlinear Dissipative Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic press, pp.69-126, 2013, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-396522-6.00002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Generated Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Thermal Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.2958-2964. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2739-7_447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique du comportement irréversible des métaux ductiles soumis à grandes déformations avec endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux et structures en mécanique [physics.class-ph]. Université de Liège, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01575580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A820C6A6"/>
+    <w:nsid w:val="D694B794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-fm-stainier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6719-6616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168726858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/stainier_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4542-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Salahshoor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2026.106635" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iko Midani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledermann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Van Hauwert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-025-00655-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991913v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hachem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118273" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rocha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105382" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necdet Ali &#214;zd&#252;r" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefer Can Erman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can Ayd&#305;ner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112563" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Platen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Anantheswar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Harazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Storm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherkenbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ariza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Czarnota" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stainier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105414" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zlati&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko &#268;ana&#273;ija" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117289" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259707v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dandin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116694" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can Aydiner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.06.035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Ulloa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andrade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117180" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Weinberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Conti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116399" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Kamasamudram" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.176" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandolfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ortiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116385" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979818v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gorgogianni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karapiperis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E Andrade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.115949" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Lakiss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7365" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahit Can Ayd&#305;ner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106203" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651590v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114893" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eggersmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Reese" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113499" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165085v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Ghavamian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Hean Lee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Gil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bonet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113736" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Waseem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.D. G D Geers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. G Kouznetsova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104212" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.D. Geers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara G Kouznetsova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113773" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Anda Salazar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00931-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436816v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113756" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113855" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104239" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523430v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Lorenzis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113390" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kouznetsova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00149-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864828v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914607v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104064" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555676v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112987" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huming Liao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyue Fan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Fan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112958" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251629v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Joseph Schill" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Mendez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.103940" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Pethe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103435" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317370v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00525-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379535v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-05-2019-0243" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249663v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michel Farias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alberto Fancello" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00809-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. D. Geers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kouznetsova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01767-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159717v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01731-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159719v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.10.021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159723v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eggersmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchdoerfer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reese" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378909v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6239" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913188v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.05.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569316v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Berthoul" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.05.020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436800v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700187" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454432v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5721" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154791v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Picart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4824" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8XCQPZD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315362v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaopu Su" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.04.013" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150856v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gorris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;mile Bernard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.05.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.02.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007376v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hurtado" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4600" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GTXS12V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004959v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peron-Luhrs" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jerusalem" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sansoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noels" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.04.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240282v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.123" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004989v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fran&#231;ois-Lavet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henrotte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.06.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brassart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Doghri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delannay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.03.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007142v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gamm.201210003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZGKGX1J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004965v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.09.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768511v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.03.011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806626v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.389-417" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007339v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.11.012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004964v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fancello" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakson M Vassoler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.04.014" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006950v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Goglio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakson Manfredini Vassoler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856108X309495" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004830v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ponthot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.09.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004968v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fancello" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004694v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine J&#233;rusalem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#249;l Radovitzky" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701230252" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004966v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1525" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2005.04.010" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004967v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2005.08.010" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006797v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.03.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004988v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1480" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B2574A45F1B06CE366C4A23794F061EDD25EC44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007295v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2005.06.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004990v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.869" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2X0TSTG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007159v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2003.09.032" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007296v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005861v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2004.03.004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.12.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007096v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030183" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FNDWM4C3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005284v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00073-X" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVL1BWFK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007276v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2002.002026" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006725v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bonini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(01)01134-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004846v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00114-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005862v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.565-591" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005283v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/cras.2001.0183" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004904v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofeng Wang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Strachan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir &#199;a&#287;in" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020012431230" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005280v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Graillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/cras.2001.0173" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005231v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Benson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00340-0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HQ2XDWK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004955v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Repetto" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(99)00104-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007379v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(98)00219-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005235v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(94)90111-2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSBZ5DBW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007469v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396522-6.00002-5" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286593v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2739-7_447" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01575580v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-fm-stainier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6719-6616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168726858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/stainier_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4542-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Salahshoor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2026.106635" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iko Midani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledermann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Van Hauwert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-025-00655-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991913v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hachem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118273" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rocha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105382" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necdet Ali &#214;zd&#252;r" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefer Can Erman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can Ayd&#305;ner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112563" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Platen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Anantheswar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Harazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Storm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherkenbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ariza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Czarnota" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stainier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105414" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can Aydiner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.06.035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259707v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dandin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116694" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701419v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zlati&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko &#268;ana&#273;ija" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117289" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Ulloa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andrade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117180" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Weinberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Conti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116399" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449354v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandolfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ortiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116385" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Kamasamudram" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.176" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979818v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gorgogianni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karapiperis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E Andrade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.115949" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Lakiss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7365" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahit Can Ayd&#305;ner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106203" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651590v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114893" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Waseem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.D. G D Geers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. G Kouznetsova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104212" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189901v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.D. Geers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara G Kouznetsova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113773" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eggersmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Reese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113499" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Ghavamian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Hean Lee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Gil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bonet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113736" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Anda Salazar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00931-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436816v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113756" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113855" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104239" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523430v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Lorenzis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113390" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kouznetsova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00149-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864828v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruzy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914607v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104064" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555676v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112987" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huming Liao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyue Fan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Fan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112958" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251629v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Joseph Schill" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Mendez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.103940" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Pethe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103435" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317370v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Mondon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00525-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379535v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-05-2019-0243" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249663v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michel Farias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alberto Fancello" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00809-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. D. Geers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kouznetsova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01767-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159717v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01731-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159719v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.10.021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159723v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eggersmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchdoerfer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reese" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.02.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378909v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6239" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913188v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.05.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569316v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Berthoul" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batailly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Legrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.05.020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436800v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700187" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454432v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5721" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315362v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaopu Su" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.04.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154791v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Picart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4824" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8XCQPZD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150856v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gorris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;mile Bernard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.05.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.02.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007376v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hurtado" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4600" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GTXS12V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004959v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peron-Luhrs" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jerusalem" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sansoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noels" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.04.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240282v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Westphal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burtin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.123" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004989v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fran&#231;ois-Lavet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henrotte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.06.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brassart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Doghri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delannay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.03.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007142v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gamm.201210003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZGKGX1J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004965v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.09.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768511v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2011.03.011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806626v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.389-417" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007339v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.11.012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006950v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fancello" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Goglio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakson Manfredini Vassoler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156856108X309495" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004964v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakson M Vassoler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.04.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004830v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ponthot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.09.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004968v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fancello" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004694v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine J&#233;rusalem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#249;l Radovitzky" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701230252" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004967v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2005.08.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004966v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1525" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007298v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2005.04.010" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006797v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.03.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004988v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1480" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B2574A45F1B06CE366C4A23794F061EDD25EC44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007295v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2005.06.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004990v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.869" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2X0TSTG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007159v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2003.09.032" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007296v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005861v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2004.03.004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.12.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007096v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030183" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FNDWM4C3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006725v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bonini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(01)01134-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005284v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00073-X" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVL1BWFK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007276v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2002.002026" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004846v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00114-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005862v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.565-591" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005283v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/cras.2001.0183" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004904v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofeng Wang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Strachan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir &#199;a&#287;in" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020012431230" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005280v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Graillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/cras.2001.0173" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005231v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Benson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00340-0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HQ2XDWK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004955v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Repetto" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(99)00104-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007379v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(98)00219-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005235v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(94)90111-2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSBZ5DBW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007469v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396522-6.00002-5" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286593v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2739-7_447" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01575580v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>